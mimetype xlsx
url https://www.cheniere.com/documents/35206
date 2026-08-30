--- v0 (2026-04-30)
+++ v1 (2026-08-30)
@@ -1,4263 +1,3434 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/comments1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.comments+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/xl/persons/person.xml" ContentType="application/vnd.ms-excel.person+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="28526"/>
-  <workbookPr showInkAnnotation="0" autoCompressPictures="0" defaultThemeVersion="202300"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
+  <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Climate &amp; Sustainability\Sustainability &amp; ESG\2024 CR Report\KPI Table\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="W:\Climate &amp; Sustainability\Sustainability &amp; ESG\2025 CR Report\KPI Table\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31967407-F196-4260-877E-27938BA9E903}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E6047ECC-1772-4B00-B84A-9629BCBF40F0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21240" tabRatio="500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{21A8A9BF-A616-4755-9568-1BD5600203A7}"/>
   </bookViews>
   <sheets>
-    <sheet name="Full KPIs" sheetId="1" r:id="rId1"/>
-    <sheet name="Asset-Level" sheetId="2" r:id="rId2"/>
+    <sheet name="Full KPIs" sheetId="2" r:id="rId1"/>
+    <sheet name="Asset-Level" sheetId="3" r:id="rId2"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
-<file path=xl/comments1.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="788" uniqueCount="240">
-[...26 lines deleted...]
-      <t xml:space="preserve"> Corporate Responsibility Report - Key Performance Data</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="616" uniqueCount="239">
+  <si>
+    <t xml:space="preserve">Metric </t>
+  </si>
+  <si>
+    <t>Unit</t>
+  </si>
+  <si>
+    <t>$ Millions </t>
+  </si>
+  <si>
+    <t>MMscf </t>
+  </si>
+  <si>
+    <t>Scope 1 GHG emissions</t>
+  </si>
+  <si>
+    <t>-</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scope 1 GHG emissions by business activity (LNG) </t>
+  </si>
+  <si>
+    <t>% </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scope 1 GHG emissions by business activity (pipelines) </t>
+  </si>
+  <si>
+    <t>Total Scope 2 GHG emissions</t>
+  </si>
+  <si>
+    <t>Nonrenewable energy: electricity</t>
+  </si>
+  <si>
+    <t>GWh</t>
+  </si>
+  <si>
+    <t>Nonrenewable energy: natural gas</t>
+  </si>
+  <si>
+    <t>Renewable energy</t>
+  </si>
+  <si>
+    <t>Total electricity</t>
+  </si>
+  <si>
+    <t>Total energy (nonrenewable + renewable)</t>
+  </si>
+  <si>
+    <t>ENVIRONMENT</t>
+  </si>
+  <si>
+    <t>Short tons</t>
+  </si>
+  <si>
+    <t>Volatile organic compounds (VOC)</t>
+  </si>
+  <si>
+    <t>VOC</t>
+  </si>
+  <si>
+    <t>PM</t>
+  </si>
+  <si>
+    <t>Withdrawal</t>
+  </si>
+  <si>
+    <t>Thousand cubic meters</t>
+  </si>
+  <si>
+    <t>Water discharge</t>
+  </si>
+  <si>
+    <t>Non hazardous waste</t>
+  </si>
+  <si>
+    <t>Hazardous waste</t>
+  </si>
+  <si>
+    <t>Recycled waste</t>
+  </si>
+  <si>
+    <t>Number</t>
+  </si>
+  <si>
+    <t>#</t>
+  </si>
+  <si>
+    <t>Volume</t>
+  </si>
+  <si>
+    <t>Gallons</t>
+  </si>
+  <si>
+    <t>Terrestrial acreage</t>
+  </si>
+  <si>
+    <t>Acres</t>
+  </si>
+  <si>
+    <t>Terrestrial acreage restored</t>
+  </si>
+  <si>
+    <t>Fines or penalties related to the environment or ecology</t>
+  </si>
+  <si>
+    <t>$ amount</t>
+  </si>
+  <si>
+    <t>Total Recordable Incident Rate (TRIR)</t>
+  </si>
+  <si>
+    <t>TRIR – Combined</t>
+  </si>
+  <si>
+    <t>Per 200,000 hours</t>
+  </si>
+  <si>
+    <t>TRIR - Employees</t>
+  </si>
+  <si>
+    <t>TRIR – Contractors</t>
+  </si>
+  <si>
+    <t>Lost Time Incident Rate (LTIR)</t>
+  </si>
+  <si>
+    <t>LTIR – Combined</t>
+  </si>
+  <si>
+    <t>LTIR – Employees</t>
+  </si>
+  <si>
+    <t>LTIR – Contractors</t>
+  </si>
+  <si>
+    <t>High Potential Events</t>
+  </si>
+  <si>
+    <t>Process Safety Events</t>
+  </si>
+  <si>
+    <t>Tier 1 Process Safety Events</t>
+  </si>
+  <si>
+    <t>Tier 2 Process Safety Events</t>
+  </si>
+  <si>
+    <t>Fatalities</t>
+  </si>
+  <si>
+    <t>Employees</t>
+  </si>
+  <si>
+    <t>Contractors</t>
+  </si>
+  <si>
+    <t>Women</t>
+  </si>
+  <si>
+    <t>%</t>
+  </si>
+  <si>
+    <t>Men</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Breakdown of workforce by racial or ethnic diversity </t>
+  </si>
+  <si>
+    <t>American Indian or Alaska Native</t>
+  </si>
+  <si>
+    <t>Asian</t>
+  </si>
+  <si>
+    <t>Black or African American</t>
+  </si>
+  <si>
+    <t>Hispanic or Latino</t>
+  </si>
+  <si>
+    <t>Native Hawaiian or other Pacific Islander</t>
+  </si>
+  <si>
+    <t>Two or more races</t>
+  </si>
+  <si>
+    <t>White</t>
+  </si>
+  <si>
+    <t>Not disclosed</t>
+  </si>
+  <si>
+    <t>Employee age diversity</t>
+  </si>
+  <si>
+    <t>Employees &lt;30</t>
+  </si>
+  <si>
+    <t>Employees 30-50</t>
+  </si>
+  <si>
+    <t>Employees &gt;50</t>
+  </si>
+  <si>
+    <t>Racial/ethnic diversity in management</t>
+  </si>
+  <si>
+    <t>Women in management</t>
+  </si>
+  <si>
+    <t>Management age diversity</t>
+  </si>
+  <si>
+    <t>Employee hires</t>
+  </si>
+  <si>
+    <t>New hires</t>
+  </si>
+  <si>
+    <t>Total turnover rate</t>
+  </si>
+  <si>
+    <t>Voluntary turnover</t>
+  </si>
+  <si>
+    <t>Involuntary turnover</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Local Workforce </t>
+  </si>
+  <si>
+    <t>COMMUNITY</t>
+  </si>
+  <si>
+    <t>$ millions</t>
+  </si>
+  <si>
+    <t>~5.0</t>
+  </si>
+  <si>
+    <t>~5.6</t>
+  </si>
+  <si>
+    <t>~5.8</t>
+  </si>
+  <si>
+    <t>~6.5</t>
+  </si>
+  <si>
+    <t>Board gender diversity</t>
+  </si>
+  <si>
+    <t>% female</t>
+  </si>
+  <si>
+    <t>Board racial or ethnic diversity</t>
+  </si>
+  <si>
+    <t>% racially/ethnically diverse</t>
+  </si>
+  <si>
+    <t>Board independence</t>
+  </si>
+  <si>
+    <t>% independent</t>
+  </si>
+  <si>
+    <t>Board Members &lt;30</t>
+  </si>
+  <si>
+    <t>Board Members 30-50</t>
+  </si>
+  <si>
+    <t>Board Members &gt;50</t>
+  </si>
+  <si>
+    <t>Average board member age</t>
+  </si>
+  <si>
+    <t>Years</t>
+  </si>
+  <si>
+    <t>Average board member tenure</t>
+  </si>
+  <si>
+    <t>Political expenditures</t>
+  </si>
+  <si>
+    <t>Total political contributions</t>
+  </si>
+  <si>
+    <t>Total Federal lobbying expenditures</t>
+  </si>
+  <si>
+    <t>17. Payments Cheniere has made in relation to local, state and federal environmental authorizations, rules, regulations, or laws individually in excess of $10,000.</t>
+  </si>
+  <si>
+    <t>21. We define management to include both executive and nonexecutive management. Executive and nonexecutive managers are defined as managers, directors, senior managers, senior directors, vice presidents, senior vice presidents, executive vice presidents and chief executives. Supervisors are not included.</t>
+  </si>
+  <si>
+    <t>22. The annual employee turnover rate represents total turnover divided by the average number of employees, times 100.</t>
+  </si>
+  <si>
+    <t>23. Calculated as the total number of employees living in Texas or Louisiana divided by the total number of employees working in Texas or Louisiana.</t>
+  </si>
+  <si>
+    <t>Key Business Segments</t>
+  </si>
+  <si>
+    <t>Sabine Pass Liquefaction (SPL)</t>
+  </si>
+  <si>
+    <t>Scope 1 GHG emissions </t>
+  </si>
+  <si>
+    <t>Scope 2 GHG emissions</t>
+  </si>
+  <si>
+    <t>Corpus Christi Liquefaction (CCL) </t>
+  </si>
+  <si>
+    <t>Creole Trail Pipeline (CTPL) </t>
+  </si>
+  <si>
+    <t>Corpus Christi Pipeline (CCPL) </t>
+  </si>
+  <si>
+    <t>Particulate matter (PM)</t>
+  </si>
+  <si>
+    <t>Short tons/billion cubic feet (Bcf) of LNG exported</t>
+  </si>
+  <si>
+    <t>Short tons/Bcf of LNG exported</t>
+  </si>
+  <si>
+    <t>SPL</t>
+  </si>
+  <si>
+    <t>CCL</t>
+  </si>
+  <si>
+    <t>CTPL</t>
+  </si>
+  <si>
+    <t>CCPL</t>
+  </si>
+  <si>
+    <t>Tonnes</t>
+  </si>
+  <si>
+    <t>3. Quantity of LNG produced at CCL and SPL in the calendar year as reported to the U.S. Department of Energy (DOE).</t>
+  </si>
+  <si>
+    <t>5. GHG emissions values in this section include CO2, CH4, N2O and CO2e. All CO2e data are reported using 100-year GWPs. CH4 GWP = 29.8 and N2O GWP = 273. CO2, CH4 and N2O 
+emissions are reported on an absolute basis without GWP weighting. Since 2024, Scope 1 CH4 and Scope 1 CH4 intensity were reported using our OGMP 2.0 Gold Standard plan, which replaces GHGRP estimates with source- and site-level measurements.</t>
+  </si>
+  <si>
+    <t>6. Reported as Scope 1 GHG emissions per MMscf of LNG produced in the calendar year. For data prior to 2024, this metric was reported as tonnes of Scope 1 GHG per MMscf of LNG exported in the calendar year as reported to the DOE.</t>
+  </si>
+  <si>
+    <t>7. Reported as tonnes of methane emissions per tonnes of LNG produced. For data prior to 2024, this metric was reported as tonnes of methane emissions per tonnes of LNG exported as reported to the DOE.</t>
+  </si>
+  <si>
+    <t>8. 2024-2025 metrics include measurement-informed datasets. Similar metrics presented in previous years did not include measurement-informed data and are published in previous reports.</t>
+  </si>
+  <si>
+    <t>9a. Scope 2 GHG emissions are based on electricity purchased for use at major offices (Washington, D.C., Houston, London and Singapore).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10. Includes electricity and natural gas consumed at operating sites and offices. 2025 Green-e Residual Mix (2023 Data) resource mix data was used to determine the proportion of unclaimed renewable grid electricity consumption for U.S. sites, the Department for Energy Security and Net Zero and Energy Market Authority for Singapore. </t>
+  </si>
+  <si>
+    <t>11. As reported annually to the Louisiana Department of Environmental Quality, Texas Commission on Environmental Quality and Oklahoma Department of Environmental Quality (2021-2024). 2025 metrics do not include Midship Pipeline.</t>
+  </si>
+  <si>
+    <t>12. For data prior to 2024, this metric was reported as short tons per BCF of LNG exported.</t>
+  </si>
+  <si>
+    <t>13. Water withdrawn is purchased from municipal sources for SPL and CCL. Water discharge is the volume of water discharged from external outfalls at SPL and CCL.</t>
+  </si>
+  <si>
+    <t>14. Nonhazardous waste, hazardous waste and recycled waste generated by SPL and CCL. Nonindustrial waste is not included. Definitions of hazardous, nonhazardous and recycled materials follow the Cheniere Environmental Waste Management Standard consistent with EPA’s Code of Federal Regulations Title 40 and 49, the Resource Conservation and Recovery Act, the Department of Transportation, and state rules and regulations where operating facilities are located.</t>
+  </si>
+  <si>
+    <t>15. Reportable spills are defined as spills of materials containing hydrocarbons occurring outside of containment or to the environment that require an immediate (&lt;24 hours) notification to a regulatory agency (LDEQ, TCEQ, EPA, Federal Energy Regulatory Commission (FERC)). Only spills from assets that were operating at the time of the incident are included in this definition.</t>
+  </si>
+  <si>
+    <t>1. All metrics presented in this table are at the corporate level unless otherwise noted. Figures presented may not precisely sum due to rounding. All monetary amounts are in U.S. dollars unless otherwise noted. Additional metrics can be found in our Reporting Center.</t>
+  </si>
+  <si>
+    <t>2. Cheniere Energy, Inc. (2025), 2025 Annual Report and Cheniere Energy, Inc. (2023), 2023 Annual Report.</t>
+  </si>
+  <si>
+    <t>9. Scope 2 GHG emissions are based on electricity purchased for use at offices (Washington, D.C., Houston, London and Singapore) and operating sites (Sabine Pass Liquefaction, Corpus Christi Liquefaction, Corpus Christi Pipeline, Creole Trail Pipeline) using the location-based method per the GHG Protocol Scope 2 Guidance. Greenhouse Gas Protocol (2020, September 26). 2021-2024 metrics are inclusive of Midship Pipeline.</t>
+  </si>
+  <si>
+    <t>4. 2021 metrics include only Scope 1 GHG emissions and emissions intensities based on reports filed under the EPA’s GHGRP program. 2022-2023 metrics include Scope 1 emissions reported under EPA’s GHGRP, and Scope 1 GHG emissions for all operated assets as estimated under OGMP 2.0 guidelines from assets under operational control (Level 3) reporting (i.e., activity-based engineering methods). 2024-2025 metrics use OGMP 2.0 methods, including measurement-informed datasets. 2021-2024 GHG inventories in this section are inclusive of Midship Pipeline. Cheniere sold its stake in Midship Pipeline System in February 2025; the 2025 emissions inventory includes Midship, but Cheniere will not report emissions for the system after the date of divestiture. For 2025 Midship GHGP data has been extrapolated from 2024 to reflect its emissions before before divestiture in 2025 and thus asset-level GHG emissions data will not sum to corporate totals.</t>
+  </si>
+  <si>
+    <r>
+      <t>Total revenues</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>LNG exported</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>GHG emissions, operated basis</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
-        <sz val="12"/>
-[...19 lines deleted...]
-      <t>Total revenues</t>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 N</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes N</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 GHG emissions intensity</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
       <t>2</t>
     </r>
-  </si>
-[...13 lines deleted...]
-      <t>LNG trains</t>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e/MMscf LNG produced</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> emissions intensity</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
       <t>4</t>
     </r>
-  </si>
-[...11 lines deleted...]
-      <t>CLIMATE</t>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> emissions/tonnes LNG produced)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t> emissions intensity for liquefaction terminals</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> emissions/tonnes of LNG produced)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 emissions from combustion</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e  from combustion/total tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 emissions from venting</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e  from venting/total tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 emissions from fugitives</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e  from fugitives/total tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Total Scope 2 GHG emissions</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>9</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4 </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve">4 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>intensity</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve">4 </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>emissions/tonnes of LNG produced)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Corporate Offices</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FFFFFFFF"/>
-[...13 lines deleted...]
-      <t>GHG emissions as reported to EPA Greenhouse Gas Reporting Program (GHGRP)</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>9a</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Criteria air pollutant emissions</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...39 lines deleted...]
-      <t xml:space="preserve"> carbon dioxide equivalent (CO</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>11</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Sulfur oxides (SO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...39 lines deleted...]
-      <t>Scope 1 carbon dioxide (CO</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>x</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nitrogen oxides (NO</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...348 lines deleted...]
-        <color rgb="FF000000"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>x</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="1"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
       <t>)</t>
     </r>
   </si>
   <si>
     <r>
-      <rPr>
-[...5 lines deleted...]
-      <t>GHG emissions, operated basis</t>
+      <t>Emissions intensity</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...2 lines deleted...]
-      <t>1</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>12</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>SO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>x</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>NO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>x</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Water</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...527 lines deleted...]
-      <t>Corporate Offices</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>13</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Waste</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...16 lines deleted...]
-      <t>ENERGY</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>14</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Reportable hydrocarbon spills</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FFFFFFFF"/>
-[...28 lines deleted...]
-      <t>Criteria Air Pollutant Emissions</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>15</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cheniere 2025 Corporate Responsibility Report - Key Performance Data</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...99 lines deleted...]
-      <t>Emissions intensity</t>
+        <color theme="1"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>CLIMATE</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...93 lines deleted...]
-      <t>Water</t>
+        <color theme="0"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>ENERGY</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
+        <color theme="0"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>10</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Total revenues</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>19</t>
-[...14 lines deleted...]
-        <b/>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>LNG exported</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Waste</t>
+      <t>3</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>CLIMATE</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FF000000"/>
-[...50 lines deleted...]
-      <t>Reportable hydrocarbon spills</t>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>GHG emissions, operated basis</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>21</t>
-[...19 lines deleted...]
-      <rPr>
+      <t>5</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Terrestrial acreage disturbed</t>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 N</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes N</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O </t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 GHG emissions intensity</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>22</t>
-[...11 lines deleted...]
-        <b/>
+      <t>6</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Fines and penalties</t>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e/MMscf LNG produced</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> emissions intensity</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>7</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (TonnesCH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> emissions/tonnes LNG produced)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t> emissions intensity for liquefaction terminals</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t> emissions/tonnes of LNG produced)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 emissions from combustion</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e from combustion/total tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 emissions from venting</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e from venting/total tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 1 emissions from fugitives</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>8</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>% (Tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e from fugitives/total tonnes CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 2 GHG emissions</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>23</t>
-[...16 lines deleted...]
-      <t>HEALTH AND SAFETY</t>
+      <t>9</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Scope 2 GHG emissions from offices</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>9a</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>ENERGY</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FFFFFFFF"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>24</t>
-[...58 lines deleted...]
-      <t>TEAM</t>
+      <t>10</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Criteria air pollutant emissions</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FFFFFFFF"/>
-[...9 lines deleted...]
-        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Employee d</t>
-[...3 lines deleted...]
-        <b/>
+      <t>11</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Sulfur oxides (SO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>emographics</t>
-[...11 lines deleted...]
-  <si>
+      <t>x</t>
+    </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Racially or ethnically diverse employees</t>
-[...3 lines deleted...]
-        <vertAlign val="superscript"/>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Nitrogen oxides (NO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>26</t>
-[...44 lines deleted...]
-        <b/>
+      <t>x</t>
+    </r>
+    <r>
+      <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Diversity in management</t>
+      <t>)</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Emissions intensity</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>27</t>
-[...20 lines deleted...]
-        <b/>
+      <t>12</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>SO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Employee turnover</t>
+      <t>x</t>
+    </r>
+  </si>
+  <si>
+    <t>Short tons/billion cubic feet (Bcf) of LNG produced</t>
+  </si>
+  <si>
+    <r>
+      <t>NO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>x</t>
+    </r>
+  </si>
+  <si>
+    <t>Short tons/Bcf of LNG produced</t>
+  </si>
+  <si>
+    <r>
+      <t>Water</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>28</t>
-[...19 lines deleted...]
-      <t>Local Workforce</t>
+      <t>13</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Waste</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>29</t>
-[...82 lines deleted...]
-      <t>GOVERNANCE</t>
+      <t>14</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Reportable hydrocarbon spills</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
-        <color rgb="FFFFFFFF"/>
-[...47 lines deleted...]
-        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>Cheniere Political Action Committee (PAC) contributions</t>
+      <t>15</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Terrestrial acreage disturbed</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>34</t>
-[...394 lines deleted...]
-      <t>Corporate Offices</t>
+      <t>16</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Fines and penalties</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>15a</t>
-[...459 lines deleted...]
-      <t>Key Business Segments</t>
+      <t>17</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>HEALTH AND SAFETY</t>
     </r>
     <r>
       <rPr>
         <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>18</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>TEAM</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>19</t>
+    </r>
+  </si>
+  <si>
+    <t>Employee demographics</t>
+  </si>
+  <si>
+    <r>
+      <t>Racially or ethnically diverse employees</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>11</t>
-[...7 lines deleted...]
-      <rPr>
+      <t>20</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Diversity in management</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
         <vertAlign val="superscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t>3</t>
-[...10 lines deleted...]
-      <t>Scope 1 CH</t>
+      <t>21</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Employee turnover</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>22</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Local Workforce</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>23</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Local supplier spend</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>24</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Total community investment</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>25</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Total volunteer hours</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>26</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>GOVERNANCE</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FFFFFFFF"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>27</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Cheniere Political Action Committee (PAC) contributions</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>28</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>Direct corporate political contributions</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>29</t>
+    </r>
+  </si>
+  <si>
+    <t>4. 2021 metrics include only Scope 1 GHG emissions and emissions intensities based on reports filed under the EPA’s GHGRP program. 2022-2023 metrics include Scope 1 emissions reported under EPA’s GHGRP, and Scope 1 GHG emissions for all operated assets as estimated under OGMP 2.0 guidelines from assets under operational control (Level 3) reporting (i.e., activity-based engineering methods). 2024-2025 metrics use OGMP 2.0 methods, including measurement-informed datasets. 2021-2024 GHG inventories in this section are inclusive of Midship Pipeline; 2025 metrics include Q1 2025 methane emissions from Midship Pipeline per OGMP 2.0 requirements.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12. For data prior to 2024, this metric was reported as short tons per BCF of LNG exported. </t>
+  </si>
+  <si>
+    <t>16. The reporting boundary for terrestrial disturbances is the total land requirements (acres) for construction and operation of facilities as reported per Federal Energy Regulatory Commission filings. Total impacted acreage is reported in the year construction began.</t>
+  </si>
+  <si>
+    <t>18. TRIR and LTIR are calculated according to the Occupational Safety and Health Administration standard. These figures slightly differ from those in the proxy statement due to a minor change in calculation methodology to better align with industry practices. As of 2022, data from chartered LNG vessels through Cheniere Marketing International is no longer included in metrics reporting.</t>
+  </si>
+  <si>
+    <t>19. International privacy concerns prevent Cheniere from requiring race or ethnicity disclosure for international employees. However, they may voluntarily self-disclose this data; otherwise, race and ethnicity diversity data for international employees is captured as undisclosed. Gender and age diversity data is global. Data for 2021-2024 excludes interns (interns were included in 2020 reporting).</t>
+  </si>
+  <si>
+    <t>20. A percentage of staff each year has elected not to disclose race and ethnicity information. Racial and ethnic categories include American Indian or Alaska Native, Asian, Black or African American, Hispanic or Latino, Native Hawaiian or other Pacific Islander, White, and two or more races.</t>
+  </si>
+  <si>
+    <t>24. 2022-2025 local supplier data is based on vendors located within 75 miles of Cheniere’s Houston office, Sabine Pass Liquefaction, Corpus Christi Liquefaction and the Tatums Compressor Station. Similar data presented in previous years followed an alternate methodology and is defined in previous reports. One local supplier representing a large portion of our significant supplier spend was excluded to avoid positive skew in the calculation.</t>
+  </si>
+  <si>
+    <t>25. The total estimated dollar value of Cheniere’s direct giving. Direct giving values are the sum of community investments from the Cheniere Foundation, Cheniere Energy, Inc. grants and matching gifts.</t>
+  </si>
+  <si>
+    <t>26. 2022-2025 data includes the amount of hours employees and affiliates volunteered at Cheniere-sponsored events and self-reported time employees spent volunteering outside of Cheniere. Data presented for 2019-2021 includes only the amount of hours employees volunteered at Cheniere-sponsored events.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27. 2020-2025 governance data values are reported as of Dec. 31 of each year. </t>
+  </si>
+  <si>
+    <t>28. The total contributions made by the Cheniere PAC annually between 2021-2025. These include contributions made to a political committee or an individual candidate and include all federal and Texas State contributions.</t>
+  </si>
+  <si>
+    <t>29. Direct corporate political contributions are made in compliance with all state laws and regulations. Direct corporate contributions to political campaigns are prohibited in Texas.</t>
+  </si>
+  <si>
+    <r>
+      <t>Cheniere 2025 Corporate Responsibility Report - Key Performance Data</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <vertAlign val="superscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>1</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">1. All metrics presented in this table are at the corporate level unless otherwise noted. Figures presented may not precisely sum due to rounding. All monetary amounts are in U.S. dollars unless otherwise noted. Additional metrics can be found in our </t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF006DB7"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>Reporting Center</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>.</t>
+    </r>
+  </si>
+  <si>
+    <r>
+      <t>5. GHG emissions values in this section include CO2, CH</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t xml:space="preserve"> emissions intensity</t>
-[...4 lines deleted...]
-      <t>% (Tonnes CH</t>
+      <t>, N</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O and CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e. All CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>e data are reported using 100-year GWPs. CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t xml:space="preserve"> emissions/tonnes LNG produced)</t>
-[...4 lines deleted...]
-      <t>% (Tonnes CH</t>
+      <t xml:space="preserve"> GWP = 29.8 and N</t>
     </r>
     <r>
       <rPr>
         <vertAlign val="subscript"/>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O GWP = 273. CO</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>, CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
       <t>4</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF000000"/>
         <rFont val="Avenir LT Pro 55 Roman"/>
       </rPr>
-      <t> emissions/tonnes of LNG produced)</t>
-[...12 lines deleted...]
-    <t>Particulate matter (PM)</t>
+      <t xml:space="preserve"> and N</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>2</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>O 
+emissions are reported on an absolute basis without GWP weighting. Since 2024, Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> and Scope 1 CH</t>
+    </r>
+    <r>
+      <rPr>
+        <vertAlign val="subscript"/>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t>4</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color rgb="FF000000"/>
+        <rFont val="Avenir LT Pro 55 Roman"/>
+      </rPr>
+      <t xml:space="preserve"> intensity were reported using our OGMP 2.0 Gold Standard plan, which replaces GHGRP estimates with source- and site-level measurements.</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="21">
+  <numFmts count="23">
     <numFmt numFmtId="164" formatCode="#0;&quot;-&quot;#0;#0;_(@_)"/>
     <numFmt numFmtId="165" formatCode="#,##0;&quot;-&quot;#,##0;#,##0;_(@_)"/>
     <numFmt numFmtId="166" formatCode="#,##0;&quot;-&quot;#,##0;&quot;—&quot;;_(@_)"/>
-    <numFmt numFmtId="167" formatCode="#0.00;&quot;-&quot;#0.00;#0.00;_(@_)"/>
+    <numFmt numFmtId="167" formatCode="&quot;&quot;* #,##0_);&quot;&quot;* \(#,##0\);&quot;&quot;* #,##0_);_(@_)"/>
     <numFmt numFmtId="168" formatCode="#,##0.00;&quot;-&quot;#,##0.00;#,##0.00;_(@_)"/>
-    <numFmt numFmtId="169" formatCode="#0.000;&quot;-&quot;#0.000;#0.000;_(@_)"/>
-[...14 lines deleted...]
-    <numFmt numFmtId="184" formatCode="* #,##0.0;* \(#,##0.0\);* &quot;-&quot;;_(@_)"/>
+    <numFmt numFmtId="169" formatCode="#0.00;&quot;-&quot;#0.00;#0.00;_(@_)"/>
+    <numFmt numFmtId="170" formatCode="#0.000;&quot;-&quot;#0.000;#0.000;_(@_)"/>
+    <numFmt numFmtId="171" formatCode="#0.#######################;&quot;-&quot;#0.#######################;#0.#######################;_(@_)"/>
+    <numFmt numFmtId="172" formatCode="#,##0.#######################;&quot;-&quot;#,##0.#######################;&quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="173" formatCode="#,##0.0;&quot;-&quot;#,##0.0;#,##0.0;_(@_)"/>
+    <numFmt numFmtId="174" formatCode="0.0"/>
+    <numFmt numFmtId="175" formatCode="* #,##0;* \(#,##0\);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="176" formatCode="#,##0.00;&quot;-&quot;#,##0.00;&quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="177" formatCode="#0.0;&quot;-&quot;#0.0;#0.0;_(@_)"/>
+    <numFmt numFmtId="178" formatCode="#0;\(#0\);#0;_(@_)"/>
+    <numFmt numFmtId="179" formatCode="#0.0;\(#0.0\);#0.0;_(@_)"/>
+    <numFmt numFmtId="180" formatCode="#,##0.0;&quot;-&quot;#,##0.0;&quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="181" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;—&quot;;_(@_)"/>
+    <numFmt numFmtId="182" formatCode="0.000"/>
+    <numFmt numFmtId="183" formatCode="* #,##0;* \(#,##0\);* #,##0;_(@_)"/>
+    <numFmt numFmtId="184" formatCode="* #,##0;* \(#,##0\);* &quot;-&quot;;_(@_)"/>
+    <numFmt numFmtId="185" formatCode="* #,##0.00;* \(#,##0.00\);* &quot;-&quot;;_(@_)"/>
+    <numFmt numFmtId="186" formatCode="#,##0.000;&quot;-&quot;#,##0.000;#,##0.000;_(@_)"/>
   </numFmts>
-  <fonts count="18">
+  <fonts count="23">
+    <font>
+      <sz val="11"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
     <font>
       <sz val="10"/>
       <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color rgb="FFFF0000"/>
+      <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <sz val="10"/>
-      <color rgb="FF000000"/>
-[...26 lines deleted...]
-      <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color rgb="FF000000"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
-      <name val="Avenir LT Pro 55 Roman"/>
-[...11 lines deleted...]
-      <color rgb="FF000000"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FFFFFFFF"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <b/>
       <vertAlign val="superscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <vertAlign val="subscript"/>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
-      <sz val="10"/>
+      <sz val="11"/>
+      <color rgb="FF006100"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
+      <color theme="1"/>
+      <name val="Aptos Narrow"/>
+      <family val="2"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
-      <u/>
+      <b/>
       <sz val="10"/>
-      <color theme="10"/>
-[...1 lines deleted...]
-      <family val="2"/>
+      <color theme="1"/>
+      <name val="Avenir LT Pro 55 Roman"/>
     </font>
     <font>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <vertAlign val="subscript"/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="10"/>
+      <color theme="1"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <b/>
+      <vertAlign val="superscript"/>
+      <sz val="10"/>
+      <color theme="0"/>
+      <name val="Avenir LT Pro 55 Roman"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <color rgb="FF006DB7"/>
       <name val="Avenir LT Pro 55 Roman"/>
     </font>
   </fonts>
-  <fills count="10">
+  <fills count="11">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFCCEEFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
         <fgColor rgb="FF203864"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF80C9FF"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor rgb="FFFFFFFF"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFDBDBDB"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF356199"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFE3EEF3"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="0"/>
-        <bgColor indexed="64"/>
+        <fgColor rgb="FFFFFFFF"/>
+        <bgColor rgb="FF000000"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFC6EFCE"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="33">
+  <borders count="28">
     <border>
       <left/>
       <right/>
       <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
-      <top style="thin">
-[...31 lines deleted...]
-      <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
       <left/>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color rgb="FF000000"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color rgb="FF000000"/>
+      </left>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top/>
-      <bottom/>
-[...148 lines deleted...]
-      </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
-        <color rgb="FF000000"/>
-[...10 lines deleted...]
-      <right style="thin">
         <color indexed="64"/>
-      </right>
-[...12 lines deleted...]
-        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...2 lines deleted...]
-      <right style="thin">
+      <left/>
+      <right/>
+      <top style="thin">
         <color indexed="64"/>
-      </right>
-[...3 lines deleted...]
-      </bottom>
+      </top>
+      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
-      <top/>
-[...6 lines deleted...]
-      <left style="thin">
+      <top style="thin">
         <color indexed="64"/>
-      </left>
-[...2 lines deleted...]
-        <color rgb="FF000000"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="7">
+  <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyBorder="0">
-[...10 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyBorder="0">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="16" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+    <xf numFmtId="0" fontId="11" fillId="10" borderId="0" applyNumberFormat="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="195">
+  <cellXfs count="170">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="7" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="4" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="2">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="3" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="3" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="3" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="166" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="175" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="176" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="3" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="3" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="3" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="11" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="9" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="178" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="3" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="179" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="177" fontId="3" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="3" fillId="3" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="180" fontId="3" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="12" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="3" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="13" fillId="0" borderId="0" xfId="1" applyFont="1"/>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="165" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="6" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="8" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="9" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="7" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="10" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="7" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="8" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="14" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="165" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="166" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="5" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="168" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="169" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="181" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="169" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="171" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
+    </xf>
+    <xf numFmtId="172" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="173" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="174" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="165" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="175" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="6" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="8" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="176" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="4" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="170" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="168" fontId="15" fillId="3" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="172" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="170" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="167" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="15" fillId="0" borderId="4" xfId="3" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="18" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="8" fillId="5" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="19" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="0" borderId="20" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="21" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="19" fillId="3" borderId="22" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="23" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="24" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="15" fillId="3" borderId="25" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="4" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="20" fillId="7" borderId="4" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="12" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="13" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="14" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="15" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="16" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="17" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="182" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="186" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="9" fillId="7" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="183" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="184" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="185" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="173" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="5" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="169" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="8" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="1" applyAlignment="1"/>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="11" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="175" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="26" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="0" borderId="27" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="2" fontId="15" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="167" fontId="8" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-[...494 lines deleted...]
-    </xf>
   </cellXfs>
-  <cellStyles count="7">
-[...3 lines deleted...]
-    <cellStyle name="Hyperlink" xfId="6" builtinId="8"/>
+  <cellStyles count="4">
+    <cellStyle name="Good" xfId="3" builtinId="26"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
-    <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
-    <cellStyle name="Table (Normal)" xfId="1" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
+    <cellStyle name="Normal 2" xfId="1" xr:uid="{498A9197-B306-4E0F-ACA7-964B726D8990}"/>
+    <cellStyle name="Table (Normal)" xfId="2" xr:uid="{4B2A0291-8809-4C93-BC96-72E8638A3B3A}"/>
   </cellStyles>
   <dxfs count="0"/>
-  <tableStyles count="0"/>
+  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.microsoft.com/office/2017/10/relationships/person" Target="persons/person.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...6 lines deleted...]
-</personList>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -4531,11173 +3702,8510 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/threadedComments/threadedComment1.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:V171"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{145C4609-9AA9-4EE5-B5EC-2FAB464A080D}">
+  <dimension ref="A1:Y157"/>
   <sheetViews>
-    <sheetView tabSelected="1" showRuler="0" workbookViewId="0">
-      <selection sqref="A1:G1"/>
+    <sheetView tabSelected="1" showRuler="0" topLeftCell="A85" workbookViewId="0">
+      <selection activeCell="I116" sqref="I116"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75"/>
   <cols>
-    <col min="1" max="1" width="81.7109375" style="188" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="22" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="81.7109375" style="3" customWidth="1"/>
+    <col min="2" max="2" width="59.5703125" style="3" customWidth="1"/>
+    <col min="3" max="7" width="18.7109375" style="62" customWidth="1"/>
+    <col min="8" max="8" width="40.140625" style="3" customWidth="1"/>
+    <col min="9" max="9" width="60.42578125" style="3" customWidth="1"/>
+    <col min="10" max="22" width="14.28515625" style="3" customWidth="1"/>
+    <col min="23" max="16384" width="13.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="30" customHeight="1">
-      <c r="A1" s="156" t="s">
+    <row r="1" spans="1:25" ht="30" customHeight="1">
+      <c r="A1" s="146" t="s">
+        <v>236</v>
+      </c>
+      <c r="B1" s="146"/>
+      <c r="C1" s="146"/>
+      <c r="D1" s="146"/>
+      <c r="E1" s="146"/>
+      <c r="F1" s="146"/>
+      <c r="G1" s="146"/>
+      <c r="H1" s="1"/>
+      <c r="I1" s="2"/>
+      <c r="J1" s="2"/>
+      <c r="K1" s="2"/>
+      <c r="L1" s="2"/>
+      <c r="M1" s="2"/>
+      <c r="N1" s="2"/>
+      <c r="O1" s="2"/>
+      <c r="P1" s="2"/>
+      <c r="Q1" s="2"/>
+      <c r="R1" s="2"/>
+      <c r="S1" s="2"/>
+      <c r="T1" s="2"/>
+      <c r="U1" s="2"/>
+    </row>
+    <row r="2" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A2" s="4" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="157"/>
-[...22 lines deleted...]
-      <c r="A2" s="103" t="s">
+      <c r="B2" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" s="5">
+        <v>2021</v>
+      </c>
+      <c r="D2" s="5">
+        <v>2022</v>
+      </c>
+      <c r="E2" s="5">
+        <v>2023</v>
+      </c>
+      <c r="F2" s="5">
+        <v>2024</v>
+      </c>
+      <c r="G2" s="6">
+        <v>2025</v>
+      </c>
+      <c r="H2" s="7"/>
+      <c r="I2" s="2"/>
+      <c r="J2" s="2"/>
+      <c r="K2" s="2"/>
+      <c r="L2" s="2"/>
+      <c r="M2" s="2"/>
+      <c r="N2" s="2"/>
+      <c r="O2" s="2"/>
+      <c r="P2" s="2"/>
+      <c r="Q2" s="2"/>
+      <c r="R2" s="2"/>
+      <c r="S2" s="2"/>
+      <c r="T2" s="2"/>
+      <c r="U2" s="2"/>
+      <c r="Y2" s="8"/>
+    </row>
+    <row r="3" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A3" s="9" t="s">
+        <v>172</v>
+      </c>
+      <c r="B3" s="9" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="2">
-[...31 lines deleted...]
-      <c r="A3" s="105" t="s">
+      <c r="C3" s="10">
+        <v>15864</v>
+      </c>
+      <c r="D3" s="10">
+        <v>33428</v>
+      </c>
+      <c r="E3" s="10">
+        <v>20394</v>
+      </c>
+      <c r="F3" s="10">
+        <v>15703</v>
+      </c>
+      <c r="G3" s="11">
+        <v>19976</v>
+      </c>
+      <c r="H3" s="7"/>
+      <c r="I3" s="2"/>
+      <c r="J3" s="2"/>
+      <c r="K3" s="2"/>
+      <c r="L3" s="2"/>
+      <c r="M3" s="2"/>
+      <c r="N3" s="2"/>
+      <c r="O3" s="2"/>
+      <c r="P3" s="2"/>
+      <c r="Q3" s="2"/>
+      <c r="R3" s="2"/>
+      <c r="S3" s="2"/>
+      <c r="T3" s="2"/>
+      <c r="U3" s="2"/>
+    </row>
+    <row r="4" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A4" s="9" t="s">
+        <v>173</v>
+      </c>
+      <c r="B4" s="9" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="C4" s="12">
+        <v>1952908</v>
+      </c>
+      <c r="D4" s="12">
+        <v>2228313</v>
+      </c>
+      <c r="E4" s="10">
+        <v>2230162</v>
+      </c>
+      <c r="F4" s="10">
+        <v>2251672</v>
+      </c>
+      <c r="G4" s="13">
+        <v>2349646</v>
+      </c>
+      <c r="H4" s="7"/>
+      <c r="I4" s="2"/>
+      <c r="J4" s="2"/>
+      <c r="K4" s="2"/>
+      <c r="L4" s="2"/>
+      <c r="M4" s="2"/>
+      <c r="N4" s="2"/>
+      <c r="O4" s="2"/>
+      <c r="P4" s="2"/>
+      <c r="Q4" s="2"/>
+      <c r="R4" s="2"/>
+      <c r="S4" s="2"/>
+      <c r="T4" s="2"/>
+      <c r="U4" s="2"/>
+    </row>
+    <row r="5" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A5" s="72" t="s">
+        <v>174</v>
+      </c>
+      <c r="B5" s="72"/>
+      <c r="C5" s="72"/>
+      <c r="D5" s="72"/>
+      <c r="E5" s="72"/>
+      <c r="F5" s="72"/>
+      <c r="G5" s="72"/>
+      <c r="H5" s="14"/>
+      <c r="I5" s="2"/>
+      <c r="J5" s="2"/>
+      <c r="K5" s="2"/>
+      <c r="L5" s="2"/>
+      <c r="M5" s="2"/>
+      <c r="N5" s="2"/>
+      <c r="O5" s="2"/>
+      <c r="P5" s="2"/>
+      <c r="Q5" s="2"/>
+      <c r="R5" s="2"/>
+      <c r="S5" s="2"/>
+      <c r="T5" s="2"/>
+      <c r="U5" s="2"/>
+    </row>
+    <row r="6" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A6" s="73" t="s">
+        <v>175</v>
+      </c>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="14"/>
+      <c r="I6" s="2"/>
+      <c r="J6" s="2"/>
+      <c r="K6" s="2"/>
+      <c r="L6" s="2"/>
+      <c r="M6" s="2"/>
+      <c r="N6" s="2"/>
+      <c r="O6" s="2"/>
+      <c r="P6" s="2"/>
+      <c r="Q6" s="2"/>
+      <c r="R6" s="2"/>
+      <c r="S6" s="2"/>
+      <c r="T6" s="2"/>
+      <c r="U6" s="2"/>
+    </row>
+    <row r="7" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A7" s="9" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="5">
-[...31 lines deleted...]
-      <c r="A4" s="105" t="s">
+      <c r="B7" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="C7" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="10">
+        <v>10913859</v>
+      </c>
+      <c r="E7" s="12">
+        <v>10869319</v>
+      </c>
+      <c r="F7" s="11">
+        <v>11142029</v>
+      </c>
+      <c r="G7" s="13">
+        <v>11589814</v>
+      </c>
+      <c r="H7" s="14"/>
+      <c r="I7" s="16"/>
+      <c r="J7" s="16"/>
+      <c r="K7" s="16"/>
+      <c r="L7" s="2"/>
+      <c r="M7" s="2"/>
+      <c r="N7" s="2"/>
+      <c r="O7" s="2"/>
+      <c r="P7" s="2"/>
+      <c r="Q7" s="2"/>
+      <c r="R7" s="2"/>
+      <c r="S7" s="2"/>
+      <c r="T7" s="2"/>
+      <c r="U7" s="2"/>
+    </row>
+    <row r="8" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A8" s="9" t="s">
+        <v>177</v>
+      </c>
+      <c r="B8" s="9" t="s">
+        <v>178</v>
+      </c>
+      <c r="C8" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="10">
+        <v>10838528</v>
+      </c>
+      <c r="E8" s="12">
+        <v>10799030</v>
+      </c>
+      <c r="F8" s="11">
+        <v>10767506</v>
+      </c>
+      <c r="G8" s="13">
+        <v>11243089</v>
+      </c>
+      <c r="H8" s="14"/>
+      <c r="I8" s="16"/>
+      <c r="J8" s="16"/>
+      <c r="K8" s="16"/>
+      <c r="L8" s="2"/>
+      <c r="M8" s="2"/>
+      <c r="N8" s="2"/>
+      <c r="O8" s="2"/>
+      <c r="P8" s="2"/>
+      <c r="Q8" s="2"/>
+      <c r="R8" s="2"/>
+      <c r="S8" s="2"/>
+      <c r="T8" s="2"/>
+      <c r="U8" s="2"/>
+    </row>
+    <row r="9" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A9" s="9" t="s">
+        <v>179</v>
+      </c>
+      <c r="B9" s="9" t="s">
+        <v>180</v>
+      </c>
+      <c r="C9" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="10">
+        <v>2793</v>
+      </c>
+      <c r="E9" s="12">
+        <v>2592</v>
+      </c>
+      <c r="F9" s="11">
+        <v>12396</v>
+      </c>
+      <c r="G9" s="13">
+        <v>11455</v>
+      </c>
+      <c r="H9" s="14"/>
+      <c r="I9" s="16"/>
+      <c r="J9" s="16"/>
+      <c r="K9" s="16"/>
+      <c r="L9" s="2"/>
+      <c r="M9" s="2"/>
+      <c r="N9" s="2"/>
+      <c r="O9" s="2"/>
+      <c r="P9" s="2"/>
+      <c r="Q9" s="2"/>
+      <c r="R9" s="2"/>
+      <c r="S9" s="2"/>
+      <c r="T9" s="2"/>
+      <c r="U9" s="2"/>
+    </row>
+    <row r="10" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A10" s="9" t="s">
+        <v>181</v>
+      </c>
+      <c r="B10" s="9" t="s">
+        <v>182</v>
+      </c>
+      <c r="C10" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="10">
+        <v>19</v>
+      </c>
+      <c r="E10" s="12">
+        <v>18</v>
+      </c>
+      <c r="F10" s="11">
+        <v>19</v>
+      </c>
+      <c r="G10" s="17">
+        <v>20</v>
+      </c>
+      <c r="H10" s="14"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="2"/>
+      <c r="M10" s="2"/>
+      <c r="N10" s="2"/>
+      <c r="O10" s="2"/>
+      <c r="P10" s="2"/>
+      <c r="Q10" s="2"/>
+      <c r="R10" s="2"/>
+      <c r="S10" s="2"/>
+      <c r="T10" s="2"/>
+      <c r="U10" s="2"/>
+    </row>
+    <row r="11" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A11" s="9" t="s">
+        <v>183</v>
+      </c>
+      <c r="B11" s="9" t="s">
+        <v>184</v>
+      </c>
+      <c r="C11" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="18">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E11" s="19">
+        <v>4.87</v>
+      </c>
+      <c r="F11" s="20">
+        <v>4.95</v>
+      </c>
+      <c r="G11" s="21">
+        <v>4.92</v>
+      </c>
+      <c r="H11" s="14"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="2"/>
+      <c r="M11" s="2"/>
+      <c r="N11" s="2"/>
+      <c r="O11" s="2"/>
+      <c r="P11" s="2"/>
+      <c r="Q11" s="2"/>
+      <c r="R11" s="2"/>
+      <c r="S11" s="2"/>
+      <c r="T11" s="2"/>
+      <c r="U11" s="2"/>
+    </row>
+    <row r="12" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A12" s="9" t="s">
+        <v>185</v>
+      </c>
+      <c r="B12" s="9" t="s">
+        <v>186</v>
+      </c>
+      <c r="C12" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="22">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="E12" s="23">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="F12" s="24">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="G12" s="25">
+        <v>2.5000000000000001E-2</v>
+      </c>
+      <c r="H12" s="2"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="2"/>
+      <c r="M12" s="2"/>
+      <c r="N12" s="2"/>
+      <c r="O12" s="2"/>
+      <c r="P12" s="2"/>
+      <c r="Q12" s="2"/>
+      <c r="R12" s="2"/>
+      <c r="S12" s="2"/>
+      <c r="T12" s="2"/>
+      <c r="U12" s="2"/>
+    </row>
+    <row r="13" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A13" s="26" t="s">
+        <v>187</v>
+      </c>
+      <c r="B13" s="26" t="s">
+        <v>188</v>
+      </c>
+      <c r="C13" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="27">
+        <v>2.4E-2</v>
+      </c>
+      <c r="G13" s="25">
+        <v>2.1999999999999999E-2</v>
+      </c>
+      <c r="H13" s="2"/>
+      <c r="I13" s="2"/>
+      <c r="J13" s="2"/>
+      <c r="K13" s="2"/>
+      <c r="L13" s="2"/>
+      <c r="M13" s="2"/>
+      <c r="N13" s="2"/>
+      <c r="O13" s="2"/>
+      <c r="P13" s="2"/>
+      <c r="Q13" s="2"/>
+      <c r="R13" s="2"/>
+      <c r="S13" s="2"/>
+      <c r="T13" s="2"/>
+      <c r="U13" s="2"/>
+    </row>
+    <row r="14" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A14" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B14" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C14" s="28">
+        <v>95.9</v>
+      </c>
+      <c r="D14" s="28">
+        <v>96</v>
+      </c>
+      <c r="E14" s="29">
+        <v>95.7</v>
+      </c>
+      <c r="F14" s="30">
+        <v>95.6</v>
+      </c>
+      <c r="G14" s="65">
+        <v>96.7</v>
+      </c>
+      <c r="H14" s="2"/>
+      <c r="I14" s="2"/>
+      <c r="J14" s="2"/>
+      <c r="K14" s="2"/>
+      <c r="L14" s="2"/>
+      <c r="M14" s="2"/>
+      <c r="N14" s="2"/>
+      <c r="O14" s="2"/>
+      <c r="P14" s="2"/>
+      <c r="Q14" s="2"/>
+      <c r="R14" s="2"/>
+      <c r="S14" s="2"/>
+      <c r="T14" s="2"/>
+      <c r="U14" s="2"/>
+    </row>
+    <row r="15" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A15" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B15" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="28">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D15" s="28">
+        <v>4</v>
+      </c>
+      <c r="E15" s="29">
+        <v>4.3</v>
+      </c>
+      <c r="F15" s="30">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G15" s="65">
+        <v>3.3</v>
+      </c>
+      <c r="H15" s="2"/>
+      <c r="I15" s="2"/>
+      <c r="J15" s="2"/>
+      <c r="K15" s="2"/>
+      <c r="L15" s="2"/>
+      <c r="M15" s="2"/>
+      <c r="N15" s="2"/>
+      <c r="O15" s="2"/>
+      <c r="P15" s="2"/>
+      <c r="Q15" s="2"/>
+      <c r="R15" s="2"/>
+      <c r="S15" s="2"/>
+      <c r="T15" s="2"/>
+      <c r="U15" s="2"/>
+    </row>
+    <row r="16" spans="1:25" ht="15.75" customHeight="1">
+      <c r="A16" s="26" t="s">
+        <v>189</v>
+      </c>
+      <c r="B16" s="26" t="s">
+        <v>190</v>
+      </c>
+      <c r="C16" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="30">
+        <v>97.4</v>
+      </c>
+      <c r="G16" s="65">
+        <v>97.7</v>
+      </c>
+      <c r="H16" s="2"/>
+      <c r="I16" s="2"/>
+      <c r="J16" s="2"/>
+      <c r="K16" s="2"/>
+      <c r="L16" s="2"/>
+      <c r="M16" s="2"/>
+      <c r="N16" s="2"/>
+      <c r="O16" s="2"/>
+      <c r="P16" s="2"/>
+      <c r="Q16" s="2"/>
+      <c r="R16" s="2"/>
+      <c r="S16" s="2"/>
+      <c r="T16" s="2"/>
+      <c r="U16" s="2"/>
+    </row>
+    <row r="17" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A17" s="26" t="s">
+        <v>191</v>
+      </c>
+      <c r="B17" s="26" t="s">
+        <v>192</v>
+      </c>
+      <c r="C17" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="30">
+        <v>1.6</v>
+      </c>
+      <c r="G17" s="65">
+        <v>1.3</v>
+      </c>
+      <c r="H17" s="2"/>
+      <c r="I17" s="2"/>
+      <c r="J17" s="2"/>
+      <c r="K17" s="2"/>
+      <c r="L17" s="2"/>
+      <c r="M17" s="2"/>
+      <c r="N17" s="2"/>
+      <c r="O17" s="2"/>
+      <c r="P17" s="2"/>
+      <c r="Q17" s="2"/>
+      <c r="R17" s="2"/>
+      <c r="S17" s="2"/>
+      <c r="T17" s="2"/>
+      <c r="U17" s="2"/>
+    </row>
+    <row r="18" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A18" s="26" t="s">
+        <v>193</v>
+      </c>
+      <c r="B18" s="26" t="s">
+        <v>194</v>
+      </c>
+      <c r="C18" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="31" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="32">
+        <v>1</v>
+      </c>
+      <c r="G18" s="66">
+        <v>1</v>
+      </c>
+      <c r="H18" s="2"/>
+      <c r="I18" s="2"/>
+      <c r="J18" s="2"/>
+      <c r="K18" s="2"/>
+      <c r="L18" s="2"/>
+      <c r="M18" s="2"/>
+      <c r="N18" s="2"/>
+      <c r="O18" s="2"/>
+      <c r="P18" s="2"/>
+      <c r="Q18" s="2"/>
+      <c r="R18" s="2"/>
+      <c r="S18" s="2"/>
+      <c r="T18" s="2"/>
+      <c r="U18" s="2"/>
+    </row>
+    <row r="19" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A19" s="33" t="s">
+        <v>195</v>
+      </c>
+      <c r="B19" s="74"/>
+      <c r="C19" s="74"/>
+      <c r="D19" s="74"/>
+      <c r="E19" s="74"/>
+      <c r="F19" s="75"/>
+      <c r="G19" s="75"/>
+      <c r="H19" s="14"/>
+      <c r="I19" s="2"/>
+      <c r="J19" s="2"/>
+      <c r="K19" s="2"/>
+      <c r="L19" s="2"/>
+      <c r="M19" s="2"/>
+      <c r="N19" s="2"/>
+      <c r="O19" s="2"/>
+      <c r="P19" s="2"/>
+      <c r="Q19" s="2"/>
+      <c r="R19" s="2"/>
+      <c r="S19" s="2"/>
+      <c r="T19" s="2"/>
+      <c r="U19" s="2"/>
+    </row>
+    <row r="20" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A20" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B20" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="C20" s="11">
+        <v>233667</v>
+      </c>
+      <c r="D20" s="10">
+        <v>239445</v>
+      </c>
+      <c r="E20" s="10">
+        <v>224169</v>
+      </c>
+      <c r="F20" s="13">
+        <v>214617</v>
+      </c>
+      <c r="G20" s="34">
+        <v>626045</v>
+      </c>
+      <c r="H20" s="14"/>
+      <c r="I20" s="2"/>
+      <c r="J20" s="2"/>
+      <c r="K20" s="2"/>
+      <c r="L20" s="2"/>
+      <c r="M20" s="2"/>
+      <c r="N20" s="2"/>
+      <c r="O20" s="2"/>
+      <c r="P20" s="2"/>
+      <c r="Q20" s="2"/>
+      <c r="R20" s="2"/>
+      <c r="S20" s="2"/>
+      <c r="T20" s="2"/>
+      <c r="U20" s="2"/>
+    </row>
+    <row r="21" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A21" s="9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B21" s="9" t="s">
+        <v>176</v>
+      </c>
+      <c r="C21" s="11">
+        <v>1042</v>
+      </c>
+      <c r="D21" s="12">
+        <v>1074</v>
+      </c>
+      <c r="E21" s="35">
+        <v>1116</v>
+      </c>
+      <c r="F21" s="17">
+        <v>964</v>
+      </c>
+      <c r="G21" s="38">
+        <v>874</v>
+      </c>
+      <c r="H21" s="14"/>
+      <c r="I21" s="2"/>
+      <c r="J21" s="2"/>
+      <c r="K21" s="2"/>
+      <c r="L21" s="2"/>
+      <c r="M21" s="2"/>
+      <c r="N21" s="2"/>
+      <c r="O21" s="2"/>
+      <c r="P21" s="2"/>
+      <c r="Q21" s="2"/>
+      <c r="R21" s="2"/>
+      <c r="S21" s="2"/>
+      <c r="T21" s="2"/>
+      <c r="U21" s="2"/>
+    </row>
+    <row r="22" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A22" s="76" t="s">
+        <v>197</v>
+      </c>
+      <c r="B22" s="76"/>
+      <c r="C22" s="76"/>
+      <c r="D22" s="76"/>
+      <c r="E22" s="76"/>
+      <c r="F22" s="76"/>
+      <c r="G22" s="76"/>
+      <c r="H22" s="14"/>
+      <c r="I22" s="2"/>
+      <c r="J22" s="2"/>
+      <c r="K22" s="2"/>
+      <c r="L22" s="2"/>
+      <c r="M22" s="2"/>
+      <c r="N22" s="2"/>
+      <c r="O22" s="2"/>
+      <c r="P22" s="2"/>
+      <c r="Q22" s="2"/>
+      <c r="R22" s="2"/>
+      <c r="S22" s="2"/>
+      <c r="T22" s="2"/>
+      <c r="U22" s="2"/>
+    </row>
+    <row r="23" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A23" s="36" t="s">
+        <v>10</v>
+      </c>
+      <c r="B23" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C23" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="12">
+        <v>458</v>
+      </c>
+      <c r="E23" s="38">
+        <v>498</v>
+      </c>
+      <c r="F23" s="17">
+        <v>501</v>
+      </c>
+      <c r="G23" s="34">
+        <v>1456</v>
+      </c>
+      <c r="H23" s="14"/>
+      <c r="I23" s="2"/>
+      <c r="J23" s="2"/>
+      <c r="K23" s="2"/>
+      <c r="L23" s="2"/>
+      <c r="M23" s="2"/>
+      <c r="N23" s="2"/>
+      <c r="O23" s="2"/>
+      <c r="P23" s="2"/>
+      <c r="Q23" s="2"/>
+      <c r="R23" s="2"/>
+      <c r="S23" s="2"/>
+      <c r="T23" s="2"/>
+      <c r="U23" s="2"/>
+    </row>
+    <row r="24" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A24" s="9" t="s">
+        <v>12</v>
+      </c>
+      <c r="B24" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C24" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="12">
+        <v>50924</v>
+      </c>
+      <c r="E24" s="35">
+        <v>51706</v>
+      </c>
+      <c r="F24" s="11">
+        <v>52359</v>
+      </c>
+      <c r="G24" s="13">
+        <v>51585</v>
+      </c>
+      <c r="H24" s="14"/>
+      <c r="I24" s="2"/>
+      <c r="J24" s="2"/>
+      <c r="K24" s="2"/>
+      <c r="L24" s="2"/>
+      <c r="M24" s="2"/>
+      <c r="N24" s="2"/>
+      <c r="O24" s="2"/>
+      <c r="P24" s="2"/>
+      <c r="Q24" s="2"/>
+      <c r="R24" s="2"/>
+      <c r="S24" s="2"/>
+      <c r="T24" s="2"/>
+      <c r="U24" s="2"/>
+    </row>
+    <row r="25" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A25" s="9" t="s">
+        <v>13</v>
+      </c>
+      <c r="B25" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C25" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="12">
+        <v>157</v>
+      </c>
+      <c r="E25" s="38">
+        <v>104</v>
+      </c>
+      <c r="F25" s="17">
+        <v>110</v>
+      </c>
+      <c r="G25" s="34">
+        <v>325</v>
+      </c>
+      <c r="H25" s="14"/>
+      <c r="I25" s="2"/>
+      <c r="J25" s="2"/>
+      <c r="K25" s="2"/>
+      <c r="L25" s="2"/>
+      <c r="M25" s="2"/>
+      <c r="N25" s="2"/>
+      <c r="O25" s="2"/>
+      <c r="P25" s="2"/>
+      <c r="Q25" s="2"/>
+      <c r="R25" s="2"/>
+      <c r="S25" s="2"/>
+      <c r="T25" s="2"/>
+      <c r="U25" s="2"/>
+    </row>
+    <row r="26" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A26" s="9" t="s">
+        <v>14</v>
+      </c>
+      <c r="B26" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C26" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="12">
+        <v>615</v>
+      </c>
+      <c r="E26" s="38">
+        <v>602</v>
+      </c>
+      <c r="F26" s="11">
+        <v>611</v>
+      </c>
+      <c r="G26" s="34">
+        <v>1781</v>
+      </c>
+      <c r="H26" s="14"/>
+      <c r="I26" s="2"/>
+      <c r="J26" s="2"/>
+      <c r="K26" s="2"/>
+      <c r="L26" s="2"/>
+      <c r="M26" s="2"/>
+      <c r="N26" s="2"/>
+      <c r="O26" s="2"/>
+      <c r="P26" s="2"/>
+      <c r="Q26" s="2"/>
+      <c r="R26" s="2"/>
+      <c r="S26" s="2"/>
+      <c r="T26" s="2"/>
+      <c r="U26" s="2"/>
+    </row>
+    <row r="27" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A27" s="9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B27" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="C27" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D27" s="12">
+        <v>51539</v>
+      </c>
+      <c r="E27" s="35">
+        <v>52307</v>
+      </c>
+      <c r="F27" s="11">
+        <v>52970</v>
+      </c>
+      <c r="G27" s="34">
+        <v>53366</v>
+      </c>
+      <c r="H27" s="14"/>
+      <c r="I27" s="2"/>
+      <c r="J27" s="2"/>
+      <c r="K27" s="2"/>
+      <c r="L27" s="2"/>
+      <c r="M27" s="2"/>
+      <c r="N27" s="2"/>
+      <c r="O27" s="2"/>
+      <c r="P27" s="2"/>
+      <c r="Q27" s="2"/>
+      <c r="R27" s="2"/>
+      <c r="S27" s="2"/>
+      <c r="T27" s="2"/>
+      <c r="U27" s="2"/>
+    </row>
+    <row r="28" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A28" s="69" t="s">
+        <v>16</v>
+      </c>
+      <c r="B28" s="70"/>
+      <c r="C28" s="70"/>
+      <c r="D28" s="70"/>
+      <c r="E28" s="70"/>
+      <c r="F28" s="70"/>
+      <c r="G28" s="71"/>
+      <c r="H28" s="14"/>
+      <c r="I28" s="2"/>
+      <c r="J28" s="2"/>
+      <c r="K28" s="2"/>
+      <c r="L28" s="2"/>
+      <c r="M28" s="2"/>
+      <c r="N28" s="2"/>
+      <c r="O28" s="2"/>
+      <c r="P28" s="2"/>
+      <c r="Q28" s="2"/>
+      <c r="R28" s="2"/>
+      <c r="S28" s="2"/>
+      <c r="T28" s="2"/>
+      <c r="U28" s="2"/>
+    </row>
+    <row r="29" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A29" s="78" t="s">
+        <v>198</v>
+      </c>
+      <c r="B29" s="79"/>
+      <c r="C29" s="79"/>
+      <c r="D29" s="79"/>
+      <c r="E29" s="79"/>
+      <c r="F29" s="79"/>
+      <c r="G29" s="80"/>
+      <c r="H29" s="14"/>
+      <c r="I29" s="2"/>
+      <c r="J29" s="2"/>
+      <c r="K29" s="2"/>
+      <c r="L29" s="2"/>
+      <c r="M29" s="2"/>
+      <c r="N29" s="2"/>
+      <c r="O29" s="2"/>
+      <c r="P29" s="2"/>
+      <c r="Q29" s="2"/>
+      <c r="R29" s="2"/>
+      <c r="S29" s="2"/>
+      <c r="T29" s="2"/>
+      <c r="U29" s="2"/>
+    </row>
+    <row r="30" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A30" s="9" t="s">
+        <v>199</v>
+      </c>
+      <c r="B30" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C30" s="12">
+        <v>151</v>
+      </c>
+      <c r="D30" s="12">
+        <v>85</v>
+      </c>
+      <c r="E30" s="12">
+        <v>89</v>
+      </c>
+      <c r="F30" s="13">
+        <v>84</v>
+      </c>
+      <c r="G30" s="13">
+        <v>14</v>
+      </c>
+      <c r="H30" s="14"/>
+      <c r="I30" s="2"/>
+      <c r="J30" s="2"/>
+      <c r="K30" s="2"/>
+      <c r="L30" s="2"/>
+      <c r="M30" s="2"/>
+      <c r="N30" s="2"/>
+      <c r="O30" s="2"/>
+      <c r="P30" s="2"/>
+      <c r="Q30" s="2"/>
+      <c r="R30" s="2"/>
+      <c r="S30" s="2"/>
+      <c r="T30" s="2"/>
+      <c r="U30" s="2"/>
+    </row>
+    <row r="31" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A31" s="9" t="s">
+        <v>200</v>
+      </c>
+      <c r="B31" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C31" s="12">
+        <v>6013</v>
+      </c>
+      <c r="D31" s="12">
+        <v>6716</v>
+      </c>
+      <c r="E31" s="12">
+        <v>6763</v>
+      </c>
+      <c r="F31" s="13">
+        <v>6744</v>
+      </c>
+      <c r="G31" s="13">
+        <v>7268</v>
+      </c>
+      <c r="H31" s="14"/>
+      <c r="I31" s="2"/>
+      <c r="J31" s="2"/>
+      <c r="K31" s="2"/>
+      <c r="L31" s="2"/>
+      <c r="M31" s="2"/>
+      <c r="N31" s="2"/>
+      <c r="O31" s="2"/>
+      <c r="P31" s="2"/>
+      <c r="Q31" s="2"/>
+      <c r="R31" s="2"/>
+      <c r="S31" s="2"/>
+      <c r="T31" s="2"/>
+      <c r="U31" s="2"/>
+    </row>
+    <row r="32" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A32" s="9" t="s">
+        <v>18</v>
+      </c>
+      <c r="B32" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C32" s="12">
+        <v>441</v>
+      </c>
+      <c r="D32" s="12">
+        <v>350</v>
+      </c>
+      <c r="E32" s="12">
+        <v>351</v>
+      </c>
+      <c r="F32" s="13">
+        <v>322</v>
+      </c>
+      <c r="G32" s="13">
+        <v>429</v>
+      </c>
+      <c r="H32" s="14"/>
+      <c r="I32" s="2"/>
+      <c r="J32" s="2"/>
+      <c r="K32" s="2"/>
+      <c r="L32" s="2"/>
+      <c r="M32" s="2"/>
+      <c r="N32" s="2"/>
+      <c r="O32" s="2"/>
+      <c r="P32" s="2"/>
+      <c r="Q32" s="2"/>
+      <c r="R32" s="2"/>
+      <c r="S32" s="2"/>
+      <c r="T32" s="2"/>
+      <c r="U32" s="2"/>
+    </row>
+    <row r="33" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A33" s="9" t="s">
+        <v>109</v>
+      </c>
+      <c r="B33" s="9" t="s">
+        <v>17</v>
+      </c>
+      <c r="C33" s="12">
+        <v>222</v>
+      </c>
+      <c r="D33" s="12">
+        <v>246</v>
+      </c>
+      <c r="E33" s="12">
+        <v>248</v>
+      </c>
+      <c r="F33" s="13">
+        <v>246</v>
+      </c>
+      <c r="G33" s="34">
+        <v>238</v>
+      </c>
+      <c r="H33" s="14"/>
+      <c r="I33" s="2"/>
+      <c r="J33" s="2"/>
+      <c r="K33" s="2"/>
+      <c r="L33" s="2"/>
+      <c r="M33" s="2"/>
+      <c r="N33" s="2"/>
+      <c r="O33" s="2"/>
+      <c r="P33" s="2"/>
+      <c r="Q33" s="2"/>
+      <c r="R33" s="2"/>
+      <c r="S33" s="2"/>
+      <c r="T33" s="2"/>
+      <c r="U33" s="2"/>
+    </row>
+    <row r="34" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A34" s="78" t="s">
+        <v>201</v>
+      </c>
+      <c r="B34" s="79"/>
+      <c r="C34" s="79"/>
+      <c r="D34" s="79"/>
+      <c r="E34" s="79"/>
+      <c r="F34" s="79"/>
+      <c r="G34" s="80"/>
+      <c r="H34" s="14"/>
+      <c r="I34" s="2"/>
+      <c r="J34" s="2"/>
+      <c r="K34" s="2"/>
+      <c r="L34" s="2"/>
+      <c r="M34" s="2"/>
+      <c r="N34" s="2"/>
+      <c r="O34" s="2"/>
+      <c r="P34" s="2"/>
+      <c r="Q34" s="2"/>
+      <c r="R34" s="2"/>
+      <c r="S34" s="2"/>
+      <c r="T34" s="2"/>
+      <c r="U34" s="2"/>
+    </row>
+    <row r="35" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A35" s="9" t="s">
+        <v>202</v>
+      </c>
+      <c r="B35" s="9" t="s">
+        <v>203</v>
+      </c>
+      <c r="C35" s="39">
+        <v>0.08</v>
+      </c>
+      <c r="D35" s="19">
+        <v>0.04</v>
+      </c>
+      <c r="E35" s="39">
+        <v>0.04</v>
+      </c>
+      <c r="F35" s="40">
+        <v>0.04</v>
+      </c>
+      <c r="G35" s="40">
+        <v>0.01</v>
+      </c>
+      <c r="H35" s="14"/>
+      <c r="I35" s="2"/>
+      <c r="J35" s="2"/>
+      <c r="K35" s="2"/>
+      <c r="L35" s="2"/>
+      <c r="M35" s="2"/>
+      <c r="N35" s="2"/>
+      <c r="O35" s="2"/>
+      <c r="P35" s="2"/>
+      <c r="Q35" s="2"/>
+      <c r="R35" s="2"/>
+      <c r="S35" s="2"/>
+      <c r="T35" s="2"/>
+      <c r="U35" s="2"/>
+    </row>
+    <row r="36" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A36" s="9" t="s">
+        <v>204</v>
+      </c>
+      <c r="B36" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C36" s="39">
+        <v>3.08</v>
+      </c>
+      <c r="D36" s="19">
+        <v>3.01</v>
+      </c>
+      <c r="E36" s="39">
+        <v>3.03</v>
+      </c>
+      <c r="F36" s="40">
+        <v>3</v>
+      </c>
+      <c r="G36" s="40">
+        <v>3.09</v>
+      </c>
+      <c r="H36" s="14"/>
+      <c r="I36" s="2"/>
+      <c r="J36" s="2"/>
+      <c r="K36" s="2"/>
+      <c r="L36" s="2"/>
+      <c r="M36" s="2"/>
+      <c r="N36" s="2"/>
+      <c r="O36" s="2"/>
+      <c r="P36" s="2"/>
+      <c r="Q36" s="2"/>
+      <c r="R36" s="2"/>
+      <c r="S36" s="2"/>
+      <c r="T36" s="2"/>
+      <c r="U36" s="2"/>
+    </row>
+    <row r="37" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A37" s="9" t="s">
+        <v>19</v>
+      </c>
+      <c r="B37" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C37" s="39">
+        <v>0.23</v>
+      </c>
+      <c r="D37" s="19">
+        <v>0.16</v>
+      </c>
+      <c r="E37" s="39">
+        <v>0.16</v>
+      </c>
+      <c r="F37" s="40">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G37" s="40">
+        <v>0.18</v>
+      </c>
+      <c r="H37" s="14"/>
+      <c r="I37" s="2"/>
+      <c r="J37" s="2"/>
+      <c r="K37" s="2"/>
+      <c r="L37" s="2"/>
+      <c r="M37" s="2"/>
+      <c r="N37" s="2"/>
+      <c r="O37" s="2"/>
+      <c r="P37" s="2"/>
+      <c r="Q37" s="2"/>
+      <c r="R37" s="2"/>
+      <c r="S37" s="2"/>
+      <c r="T37" s="2"/>
+      <c r="U37" s="2"/>
+    </row>
+    <row r="38" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A38" s="9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B38" s="9" t="s">
+        <v>205</v>
+      </c>
+      <c r="C38" s="39">
+        <v>0.11</v>
+      </c>
+      <c r="D38" s="19">
+        <v>0.11</v>
+      </c>
+      <c r="E38" s="39">
+        <v>0.11</v>
+      </c>
+      <c r="F38" s="40">
+        <v>0.11</v>
+      </c>
+      <c r="G38" s="40">
+        <v>0.1</v>
+      </c>
+      <c r="H38" s="14"/>
+      <c r="I38" s="2"/>
+      <c r="J38" s="2"/>
+      <c r="K38" s="2"/>
+      <c r="L38" s="2"/>
+      <c r="M38" s="2"/>
+      <c r="N38" s="2"/>
+      <c r="O38" s="2"/>
+      <c r="P38" s="2"/>
+      <c r="Q38" s="2"/>
+      <c r="R38" s="2"/>
+      <c r="S38" s="2"/>
+      <c r="T38" s="2"/>
+      <c r="U38" s="2"/>
+    </row>
+    <row r="39" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A39" s="78" t="s">
+        <v>206</v>
+      </c>
+      <c r="B39" s="79"/>
+      <c r="C39" s="79"/>
+      <c r="D39" s="79"/>
+      <c r="E39" s="79"/>
+      <c r="F39" s="79"/>
+      <c r="G39" s="80"/>
+      <c r="H39" s="14"/>
+      <c r="I39" s="2"/>
+      <c r="J39" s="2"/>
+      <c r="K39" s="2"/>
+      <c r="L39" s="2"/>
+      <c r="M39" s="2"/>
+      <c r="N39" s="2"/>
+      <c r="O39" s="2"/>
+      <c r="P39" s="2"/>
+      <c r="Q39" s="2"/>
+      <c r="R39" s="2"/>
+      <c r="S39" s="2"/>
+      <c r="T39" s="2"/>
+      <c r="U39" s="2"/>
+    </row>
+    <row r="40" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A40" s="9" t="s">
+        <v>21</v>
+      </c>
+      <c r="B40" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C40" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="10">
+        <v>4130</v>
+      </c>
+      <c r="E40" s="12">
+        <v>4281</v>
+      </c>
+      <c r="F40" s="11">
+        <v>4335</v>
+      </c>
+      <c r="G40" s="13">
+        <v>4394</v>
+      </c>
+      <c r="H40" s="14"/>
+      <c r="I40" s="2"/>
+      <c r="J40" s="2"/>
+      <c r="K40" s="2"/>
+      <c r="L40" s="2"/>
+      <c r="M40" s="2"/>
+      <c r="N40" s="2"/>
+      <c r="O40" s="2"/>
+      <c r="P40" s="2"/>
+      <c r="Q40" s="2"/>
+      <c r="R40" s="2"/>
+      <c r="S40" s="2"/>
+      <c r="T40" s="2"/>
+      <c r="U40" s="2"/>
+    </row>
+    <row r="41" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A41" s="41" t="s">
+        <v>23</v>
+      </c>
+      <c r="B41" s="9" t="s">
+        <v>22</v>
+      </c>
+      <c r="C41" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D41" s="10">
+        <v>4120</v>
+      </c>
+      <c r="E41" s="12">
+        <v>6219</v>
+      </c>
+      <c r="F41" s="11">
+        <v>8241</v>
+      </c>
+      <c r="G41" s="13">
+        <v>7171</v>
+      </c>
+      <c r="H41" s="14"/>
+      <c r="I41" s="2"/>
+      <c r="J41" s="2"/>
+      <c r="K41" s="2"/>
+      <c r="L41" s="2"/>
+      <c r="M41" s="2"/>
+      <c r="N41" s="2"/>
+      <c r="O41" s="2"/>
+      <c r="P41" s="2"/>
+      <c r="Q41" s="2"/>
+      <c r="R41" s="2"/>
+      <c r="S41" s="2"/>
+      <c r="T41" s="2"/>
+      <c r="U41" s="2"/>
+    </row>
+    <row r="42" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A42" s="78" t="s">
+        <v>207</v>
+      </c>
+      <c r="B42" s="79"/>
+      <c r="C42" s="79"/>
+      <c r="D42" s="79"/>
+      <c r="E42" s="79"/>
+      <c r="F42" s="79"/>
+      <c r="G42" s="80"/>
+      <c r="H42" s="14"/>
+      <c r="I42" s="2"/>
+      <c r="J42" s="2"/>
+      <c r="K42" s="2"/>
+      <c r="L42" s="2"/>
+      <c r="M42" s="2"/>
+      <c r="N42" s="2"/>
+      <c r="O42" s="2"/>
+      <c r="P42" s="2"/>
+      <c r="Q42" s="2"/>
+      <c r="R42" s="2"/>
+      <c r="S42" s="2"/>
+      <c r="T42" s="2"/>
+      <c r="U42" s="2"/>
+    </row>
+    <row r="43" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A43" s="41" t="s">
+        <v>24</v>
+      </c>
+      <c r="B43" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C43" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="10">
+        <v>6589</v>
+      </c>
+      <c r="E43" s="12">
+        <v>8756</v>
+      </c>
+      <c r="F43" s="11">
+        <v>6563</v>
+      </c>
+      <c r="G43" s="13">
+        <v>6254</v>
+      </c>
+      <c r="H43" s="14"/>
+      <c r="I43" s="2"/>
+      <c r="J43" s="2"/>
+      <c r="K43" s="2"/>
+      <c r="L43" s="2"/>
+      <c r="M43" s="2"/>
+      <c r="N43" s="2"/>
+      <c r="O43" s="2"/>
+      <c r="P43" s="2"/>
+      <c r="Q43" s="2"/>
+      <c r="R43" s="2"/>
+      <c r="S43" s="2"/>
+      <c r="T43" s="2"/>
+      <c r="U43" s="2"/>
+    </row>
+    <row r="44" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A44" s="41" t="s">
+        <v>25</v>
+      </c>
+      <c r="B44" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C44" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="10">
+        <v>1869</v>
+      </c>
+      <c r="E44" s="12">
+        <v>1273</v>
+      </c>
+      <c r="F44" s="11">
+        <v>3177</v>
+      </c>
+      <c r="G44" s="13">
+        <v>11842</v>
+      </c>
+      <c r="H44" s="14"/>
+      <c r="I44" s="2"/>
+      <c r="J44" s="2"/>
+      <c r="K44" s="2"/>
+      <c r="L44" s="2"/>
+      <c r="M44" s="2"/>
+      <c r="N44" s="2"/>
+      <c r="O44" s="2"/>
+      <c r="P44" s="2"/>
+      <c r="Q44" s="2"/>
+      <c r="R44" s="2"/>
+      <c r="S44" s="2"/>
+      <c r="T44" s="2"/>
+      <c r="U44" s="2"/>
+    </row>
+    <row r="45" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A45" s="41" t="s">
+        <v>26</v>
+      </c>
+      <c r="B45" s="9" t="s">
+        <v>116</v>
+      </c>
+      <c r="C45" s="15" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="10">
+        <v>2739</v>
+      </c>
+      <c r="E45" s="10">
+        <v>6337</v>
+      </c>
+      <c r="F45" s="11">
+        <v>4287</v>
+      </c>
+      <c r="G45" s="13">
+        <v>5055</v>
+      </c>
+      <c r="H45" s="14"/>
+      <c r="I45" s="2"/>
+      <c r="J45" s="2"/>
+      <c r="K45" s="2"/>
+      <c r="L45" s="2"/>
+      <c r="M45" s="2"/>
+      <c r="N45" s="2"/>
+      <c r="O45" s="2"/>
+      <c r="P45" s="2"/>
+      <c r="Q45" s="2"/>
+      <c r="R45" s="2"/>
+      <c r="S45" s="2"/>
+      <c r="T45" s="2"/>
+      <c r="U45" s="2"/>
+    </row>
+    <row r="46" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A46" s="78" t="s">
+        <v>208</v>
+      </c>
+      <c r="B46" s="79"/>
+      <c r="C46" s="79"/>
+      <c r="D46" s="79"/>
+      <c r="E46" s="79"/>
+      <c r="F46" s="79"/>
+      <c r="G46" s="80"/>
+      <c r="H46" s="14"/>
+      <c r="I46" s="2"/>
+      <c r="J46" s="2"/>
+      <c r="K46" s="2"/>
+      <c r="L46" s="2"/>
+      <c r="M46" s="2"/>
+      <c r="N46" s="2"/>
+      <c r="O46" s="2"/>
+      <c r="P46" s="2"/>
+      <c r="Q46" s="2"/>
+      <c r="R46" s="2"/>
+      <c r="S46" s="2"/>
+      <c r="T46" s="2"/>
+      <c r="U46" s="2"/>
+    </row>
+    <row r="47" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A47" s="9" t="s">
+        <v>27</v>
+      </c>
+      <c r="B47" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C47" s="17">
+        <v>1</v>
+      </c>
+      <c r="D47" s="10">
+        <v>2</v>
+      </c>
+      <c r="E47" s="10">
+        <v>1</v>
+      </c>
+      <c r="F47" s="17">
+        <v>2</v>
+      </c>
+      <c r="G47" s="17">
+        <v>1</v>
+      </c>
+      <c r="H47" s="14"/>
+      <c r="I47" s="2"/>
+      <c r="J47" s="2"/>
+      <c r="K47" s="2"/>
+      <c r="L47" s="2"/>
+      <c r="M47" s="2"/>
+      <c r="N47" s="2"/>
+      <c r="O47" s="2"/>
+      <c r="P47" s="2"/>
+      <c r="Q47" s="2"/>
+      <c r="R47" s="2"/>
+      <c r="S47" s="2"/>
+      <c r="T47" s="2"/>
+      <c r="U47" s="2"/>
+    </row>
+    <row r="48" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A48" s="9" t="s">
+        <v>29</v>
+      </c>
+      <c r="B48" s="9" t="s">
+        <v>30</v>
+      </c>
+      <c r="C48" s="20">
+        <v>1</v>
+      </c>
+      <c r="D48" s="18">
+        <v>2.99</v>
+      </c>
+      <c r="E48" s="18">
+        <v>0.06</v>
+      </c>
+      <c r="F48" s="20">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="G48" s="19">
+        <v>3.0000000000000001E-3</v>
+      </c>
+      <c r="H48" s="14"/>
+      <c r="I48" s="2"/>
+      <c r="J48" s="2"/>
+      <c r="K48" s="2"/>
+      <c r="L48" s="2"/>
+      <c r="M48" s="2"/>
+      <c r="N48" s="2"/>
+      <c r="O48" s="2"/>
+      <c r="P48" s="2"/>
+      <c r="Q48" s="2"/>
+      <c r="R48" s="2"/>
+      <c r="S48" s="2"/>
+      <c r="T48" s="2"/>
+      <c r="U48" s="2"/>
+    </row>
+    <row r="49" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A49" s="78" t="s">
+        <v>31</v>
+      </c>
+      <c r="B49" s="79"/>
+      <c r="C49" s="79"/>
+      <c r="D49" s="79"/>
+      <c r="E49" s="79"/>
+      <c r="F49" s="79"/>
+      <c r="G49" s="80"/>
+      <c r="H49" s="14"/>
+      <c r="I49" s="2"/>
+      <c r="J49" s="2"/>
+      <c r="K49" s="2"/>
+      <c r="L49" s="2"/>
+      <c r="M49" s="2"/>
+      <c r="N49" s="2"/>
+      <c r="O49" s="2"/>
+      <c r="P49" s="2"/>
+      <c r="Q49" s="2"/>
+      <c r="R49" s="2"/>
+      <c r="S49" s="2"/>
+      <c r="T49" s="2"/>
+      <c r="U49" s="2"/>
+    </row>
+    <row r="50" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A50" s="9" t="s">
+        <v>209</v>
+      </c>
+      <c r="B50" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C50" s="17">
+        <v>0</v>
+      </c>
+      <c r="D50" s="12">
+        <v>1274</v>
+      </c>
+      <c r="E50" s="10">
+        <v>0</v>
+      </c>
+      <c r="F50" s="17">
+        <v>0</v>
+      </c>
+      <c r="G50" s="17">
+        <v>0</v>
+      </c>
+      <c r="H50" s="14"/>
+      <c r="I50" s="2"/>
+      <c r="J50" s="2"/>
+      <c r="K50" s="2"/>
+      <c r="L50" s="2"/>
+      <c r="M50" s="2"/>
+      <c r="N50" s="2"/>
+      <c r="O50" s="2"/>
+      <c r="P50" s="2"/>
+      <c r="Q50" s="2"/>
+      <c r="R50" s="2"/>
+      <c r="S50" s="2"/>
+      <c r="T50" s="2"/>
+      <c r="U50" s="2"/>
+    </row>
+    <row r="51" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A51" s="9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B51" s="9" t="s">
+        <v>32</v>
+      </c>
+      <c r="C51" s="17">
+        <v>0</v>
+      </c>
+      <c r="D51" s="38">
+        <v>0</v>
+      </c>
+      <c r="E51" s="10">
+        <v>0</v>
+      </c>
+      <c r="F51" s="17">
+        <v>0</v>
+      </c>
+      <c r="G51" s="17">
+        <v>0</v>
+      </c>
+      <c r="H51" s="14"/>
+      <c r="I51" s="2"/>
+      <c r="J51" s="2"/>
+      <c r="K51" s="2"/>
+      <c r="L51" s="2"/>
+      <c r="M51" s="2"/>
+      <c r="N51" s="2"/>
+      <c r="O51" s="2"/>
+      <c r="P51" s="2"/>
+      <c r="Q51" s="2"/>
+      <c r="R51" s="2"/>
+      <c r="S51" s="2"/>
+      <c r="T51" s="2"/>
+      <c r="U51" s="2"/>
+    </row>
+    <row r="52" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A52" s="78" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" s="79"/>
+      <c r="C52" s="79"/>
+      <c r="D52" s="79"/>
+      <c r="E52" s="79"/>
+      <c r="F52" s="79"/>
+      <c r="G52" s="80"/>
+      <c r="H52" s="14"/>
+      <c r="I52" s="2"/>
+      <c r="J52" s="2"/>
+      <c r="K52" s="2"/>
+      <c r="L52" s="2"/>
+      <c r="M52" s="2"/>
+      <c r="N52" s="2"/>
+      <c r="O52" s="2"/>
+      <c r="P52" s="2"/>
+      <c r="Q52" s="2"/>
+      <c r="R52" s="2"/>
+      <c r="S52" s="2"/>
+      <c r="T52" s="2"/>
+      <c r="U52" s="2"/>
+    </row>
+    <row r="53" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A53" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B53" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C53" s="12">
+        <v>1</v>
+      </c>
+      <c r="D53" s="12">
+        <v>1</v>
+      </c>
+      <c r="E53" s="10">
+        <v>0</v>
+      </c>
+      <c r="F53" s="17">
+        <v>1</v>
+      </c>
+      <c r="G53" s="17">
+        <v>1</v>
+      </c>
+      <c r="H53" s="14"/>
+      <c r="I53" s="2"/>
+      <c r="J53" s="2"/>
+      <c r="K53" s="2"/>
+      <c r="L53" s="2"/>
+      <c r="M53" s="2"/>
+      <c r="N53" s="2"/>
+      <c r="O53" s="2"/>
+      <c r="P53" s="2"/>
+      <c r="Q53" s="2"/>
+      <c r="R53" s="2"/>
+      <c r="S53" s="2"/>
+      <c r="T53" s="2"/>
+      <c r="U53" s="2"/>
+    </row>
+    <row r="54" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A54" s="9" t="s">
+        <v>34</v>
+      </c>
+      <c r="B54" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C54" s="12">
+        <v>17000</v>
+      </c>
+      <c r="D54" s="12">
+        <v>45900</v>
+      </c>
+      <c r="E54" s="10">
+        <v>0</v>
+      </c>
+      <c r="F54" s="13">
+        <v>225000</v>
+      </c>
+      <c r="G54" s="13">
+        <v>34800</v>
+      </c>
+      <c r="H54" s="14"/>
+      <c r="I54" s="2"/>
+      <c r="J54" s="2"/>
+      <c r="K54" s="2"/>
+      <c r="L54" s="2"/>
+      <c r="M54" s="2"/>
+      <c r="N54" s="2"/>
+      <c r="O54" s="2"/>
+      <c r="P54" s="2"/>
+      <c r="Q54" s="2"/>
+      <c r="R54" s="2"/>
+      <c r="S54" s="2"/>
+      <c r="T54" s="2"/>
+      <c r="U54" s="2"/>
+    </row>
+    <row r="55" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A55" s="76" t="s">
+        <v>211</v>
+      </c>
+      <c r="B55" s="76"/>
+      <c r="C55" s="76"/>
+      <c r="D55" s="76"/>
+      <c r="E55" s="76"/>
+      <c r="F55" s="76"/>
+      <c r="G55" s="76"/>
+      <c r="H55" s="14"/>
+      <c r="I55" s="2"/>
+      <c r="J55" s="2"/>
+      <c r="K55" s="2"/>
+      <c r="L55" s="2"/>
+      <c r="M55" s="2"/>
+      <c r="N55" s="2"/>
+      <c r="O55" s="2"/>
+      <c r="P55" s="2"/>
+      <c r="Q55" s="2"/>
+      <c r="R55" s="2"/>
+      <c r="S55" s="2"/>
+      <c r="T55" s="2"/>
+      <c r="U55" s="2"/>
+    </row>
+    <row r="56" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A56" s="78" t="s">
+        <v>36</v>
+      </c>
+      <c r="B56" s="79"/>
+      <c r="C56" s="79"/>
+      <c r="D56" s="79"/>
+      <c r="E56" s="79"/>
+      <c r="F56" s="79"/>
+      <c r="G56" s="80"/>
+      <c r="H56" s="14"/>
+      <c r="I56" s="2"/>
+      <c r="J56" s="2"/>
+      <c r="K56" s="2"/>
+      <c r="L56" s="2"/>
+      <c r="M56" s="2"/>
+      <c r="N56" s="2"/>
+      <c r="O56" s="2"/>
+      <c r="P56" s="2"/>
+      <c r="Q56" s="2"/>
+      <c r="R56" s="2"/>
+      <c r="S56" s="2"/>
+      <c r="T56" s="2"/>
+      <c r="U56" s="2"/>
+    </row>
+    <row r="57" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A57" s="9" t="s">
+        <v>37</v>
+      </c>
+      <c r="B57" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C57" s="18">
+        <v>0.1</v>
+      </c>
+      <c r="D57" s="18">
+        <v>0.05</v>
+      </c>
+      <c r="E57" s="39">
+        <v>0.1</v>
+      </c>
+      <c r="F57" s="20">
+        <v>0.15</v>
+      </c>
+      <c r="G57" s="40">
+        <v>0.2</v>
+      </c>
+      <c r="H57" s="14"/>
+      <c r="I57" s="2"/>
+      <c r="J57" s="2"/>
+      <c r="K57" s="2"/>
+      <c r="L57" s="2"/>
+      <c r="M57" s="2"/>
+      <c r="N57" s="2"/>
+      <c r="O57" s="2"/>
+      <c r="P57" s="2"/>
+      <c r="Q57" s="2"/>
+      <c r="R57" s="2"/>
+      <c r="S57" s="2"/>
+      <c r="T57" s="2"/>
+      <c r="U57" s="2"/>
+    </row>
+    <row r="58" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A58" s="9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B58" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C58" s="18">
+        <v>0.06</v>
+      </c>
+      <c r="D58" s="18">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="E58" s="18">
+        <v>0</v>
+      </c>
+      <c r="F58" s="20">
+        <v>0.06</v>
+      </c>
+      <c r="G58" s="40">
+        <v>0</v>
+      </c>
+      <c r="H58" s="14"/>
+      <c r="I58" s="2"/>
+      <c r="J58" s="2"/>
+      <c r="K58" s="2"/>
+      <c r="L58" s="2"/>
+      <c r="M58" s="2"/>
+      <c r="N58" s="2"/>
+      <c r="O58" s="2"/>
+      <c r="P58" s="2"/>
+      <c r="Q58" s="2"/>
+      <c r="R58" s="2"/>
+      <c r="S58" s="2"/>
+      <c r="T58" s="2"/>
+      <c r="U58" s="2"/>
+    </row>
+    <row r="59" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A59" s="9" t="s">
+        <v>40</v>
+      </c>
+      <c r="B59" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C59" s="18">
+        <v>0.11</v>
+      </c>
+      <c r="D59" s="18">
+        <v>0</v>
+      </c>
+      <c r="E59" s="39">
+        <v>0.15</v>
+      </c>
+      <c r="F59" s="20">
+        <v>0.18</v>
+      </c>
+      <c r="G59" s="40">
+        <v>0.23</v>
+      </c>
+      <c r="H59" s="14"/>
+      <c r="I59" s="2"/>
+      <c r="J59" s="2"/>
+      <c r="K59" s="2"/>
+      <c r="L59" s="2"/>
+      <c r="M59" s="2"/>
+      <c r="N59" s="2"/>
+      <c r="O59" s="2"/>
+      <c r="P59" s="2"/>
+      <c r="Q59" s="2"/>
+      <c r="R59" s="2"/>
+      <c r="S59" s="2"/>
+      <c r="T59" s="2"/>
+      <c r="U59" s="2"/>
+    </row>
+    <row r="60" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A60" s="77" t="s">
+        <v>41</v>
+      </c>
+      <c r="B60" s="77"/>
+      <c r="C60" s="77"/>
+      <c r="D60" s="77"/>
+      <c r="E60" s="77"/>
+      <c r="F60" s="77"/>
+      <c r="G60" s="77"/>
+      <c r="H60" s="14"/>
+      <c r="I60" s="2"/>
+      <c r="J60" s="2"/>
+      <c r="K60" s="2"/>
+      <c r="L60" s="2"/>
+      <c r="M60" s="2"/>
+      <c r="N60" s="2"/>
+      <c r="O60" s="2"/>
+      <c r="P60" s="2"/>
+      <c r="Q60" s="2"/>
+      <c r="R60" s="2"/>
+      <c r="S60" s="2"/>
+      <c r="T60" s="2"/>
+      <c r="U60" s="2"/>
+    </row>
+    <row r="61" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A61" s="9" t="s">
+        <v>42</v>
+      </c>
+      <c r="B61" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C61" s="39">
+        <v>0.01</v>
+      </c>
+      <c r="D61" s="18">
+        <v>0</v>
+      </c>
+      <c r="E61" s="18">
+        <v>0</v>
+      </c>
+      <c r="F61" s="20">
+        <v>0</v>
+      </c>
+      <c r="G61" s="40">
+        <v>0.02</v>
+      </c>
+      <c r="H61" s="14"/>
+      <c r="I61" s="2"/>
+      <c r="J61" s="2"/>
+      <c r="K61" s="2"/>
+      <c r="L61" s="2"/>
+      <c r="M61" s="2"/>
+      <c r="N61" s="2"/>
+      <c r="O61" s="2"/>
+      <c r="P61" s="2"/>
+      <c r="Q61" s="2"/>
+      <c r="R61" s="2"/>
+      <c r="S61" s="2"/>
+      <c r="T61" s="2"/>
+      <c r="U61" s="2"/>
+    </row>
+    <row r="62" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A62" s="9" t="s">
+        <v>43</v>
+      </c>
+      <c r="B62" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C62" s="18">
+        <v>0</v>
+      </c>
+      <c r="D62" s="18">
+        <v>0</v>
+      </c>
+      <c r="E62" s="18">
+        <v>0</v>
+      </c>
+      <c r="F62" s="20">
+        <v>0</v>
+      </c>
+      <c r="G62" s="40">
+        <v>0</v>
+      </c>
+      <c r="H62" s="14"/>
+      <c r="I62" s="2"/>
+      <c r="J62" s="2"/>
+      <c r="K62" s="2"/>
+      <c r="L62" s="2"/>
+      <c r="M62" s="2"/>
+      <c r="N62" s="2"/>
+      <c r="O62" s="2"/>
+      <c r="P62" s="2"/>
+      <c r="Q62" s="2"/>
+      <c r="R62" s="2"/>
+      <c r="S62" s="2"/>
+      <c r="T62" s="2"/>
+      <c r="U62" s="2"/>
+    </row>
+    <row r="63" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A63" s="9" t="s">
+        <v>44</v>
+      </c>
+      <c r="B63" s="9" t="s">
+        <v>38</v>
+      </c>
+      <c r="C63" s="39">
+        <v>0.02</v>
+      </c>
+      <c r="D63" s="18">
+        <v>0</v>
+      </c>
+      <c r="E63" s="18">
+        <v>0</v>
+      </c>
+      <c r="F63" s="20">
+        <v>0</v>
+      </c>
+      <c r="G63" s="40">
+        <v>0.02</v>
+      </c>
+      <c r="H63" s="14"/>
+      <c r="I63" s="2"/>
+      <c r="J63" s="2"/>
+      <c r="K63" s="2"/>
+      <c r="L63" s="2"/>
+      <c r="M63" s="2"/>
+      <c r="N63" s="2"/>
+      <c r="O63" s="2"/>
+      <c r="P63" s="2"/>
+      <c r="Q63" s="2"/>
+      <c r="R63" s="2"/>
+      <c r="S63" s="2"/>
+      <c r="T63" s="2"/>
+      <c r="U63" s="2"/>
+    </row>
+    <row r="64" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A64" s="81" t="s">
+        <v>45</v>
+      </c>
+      <c r="B64" s="81"/>
+      <c r="C64" s="81"/>
+      <c r="D64" s="81"/>
+      <c r="E64" s="81"/>
+      <c r="F64" s="81"/>
+      <c r="G64" s="81"/>
+      <c r="H64" s="14"/>
+      <c r="I64" s="2"/>
+      <c r="J64" s="2"/>
+      <c r="K64" s="2"/>
+      <c r="L64" s="2"/>
+      <c r="M64" s="2"/>
+      <c r="N64" s="2"/>
+      <c r="O64" s="2"/>
+      <c r="P64" s="2"/>
+      <c r="Q64" s="2"/>
+      <c r="R64" s="2"/>
+      <c r="S64" s="2"/>
+      <c r="T64" s="2"/>
+      <c r="U64" s="2"/>
+    </row>
+    <row r="65" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A65" s="9" t="s">
+        <v>45</v>
+      </c>
+      <c r="B65" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C65" s="17">
+        <v>42</v>
+      </c>
+      <c r="D65" s="38">
+        <v>26</v>
+      </c>
+      <c r="E65" s="12">
+        <v>36</v>
+      </c>
+      <c r="F65" s="17">
+        <v>19</v>
+      </c>
+      <c r="G65" s="17">
+        <v>35</v>
+      </c>
+      <c r="H65" s="14"/>
+      <c r="I65" s="2"/>
+      <c r="J65" s="2"/>
+      <c r="K65" s="2"/>
+      <c r="L65" s="2"/>
+      <c r="M65" s="2"/>
+      <c r="N65" s="2"/>
+      <c r="O65" s="2"/>
+      <c r="P65" s="2"/>
+      <c r="Q65" s="2"/>
+      <c r="R65" s="2"/>
+      <c r="S65" s="2"/>
+      <c r="T65" s="2"/>
+      <c r="U65" s="2"/>
+    </row>
+    <row r="66" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A66" s="77" t="s">
+        <v>46</v>
+      </c>
+      <c r="B66" s="77"/>
+      <c r="C66" s="77"/>
+      <c r="D66" s="77"/>
+      <c r="E66" s="77"/>
+      <c r="F66" s="77"/>
+      <c r="G66" s="77"/>
+      <c r="H66" s="14"/>
+      <c r="I66" s="2"/>
+      <c r="J66" s="2"/>
+      <c r="K66" s="2"/>
+      <c r="L66" s="2"/>
+      <c r="M66" s="2"/>
+      <c r="N66" s="2"/>
+      <c r="O66" s="2"/>
+      <c r="P66" s="2"/>
+      <c r="Q66" s="2"/>
+      <c r="R66" s="2"/>
+      <c r="S66" s="2"/>
+      <c r="T66" s="2"/>
+      <c r="U66" s="2"/>
+    </row>
+    <row r="67" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A67" s="9" t="s">
+        <v>47</v>
+      </c>
+      <c r="B67" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C67" s="17">
+        <v>0</v>
+      </c>
+      <c r="D67" s="10">
+        <v>0</v>
+      </c>
+      <c r="E67" s="12">
+        <v>2</v>
+      </c>
+      <c r="F67" s="17">
+        <v>1</v>
+      </c>
+      <c r="G67" s="17">
+        <v>0</v>
+      </c>
+      <c r="H67" s="14"/>
+      <c r="I67" s="2"/>
+      <c r="J67" s="2"/>
+      <c r="K67" s="2"/>
+      <c r="L67" s="2"/>
+      <c r="M67" s="2"/>
+      <c r="N67" s="2"/>
+      <c r="O67" s="2"/>
+      <c r="P67" s="2"/>
+      <c r="Q67" s="2"/>
+      <c r="R67" s="2"/>
+      <c r="S67" s="2"/>
+      <c r="T67" s="2"/>
+      <c r="U67" s="2"/>
+    </row>
+    <row r="68" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A68" s="9" t="s">
+        <v>48</v>
+      </c>
+      <c r="B68" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C68" s="17">
+        <v>3</v>
+      </c>
+      <c r="D68" s="12">
+        <v>3</v>
+      </c>
+      <c r="E68" s="12">
+        <v>3</v>
+      </c>
+      <c r="F68" s="17">
+        <v>0</v>
+      </c>
+      <c r="G68" s="17">
+        <v>4</v>
+      </c>
+      <c r="H68" s="14"/>
+      <c r="I68" s="2"/>
+      <c r="J68" s="2"/>
+      <c r="K68" s="2"/>
+      <c r="L68" s="2"/>
+      <c r="M68" s="2"/>
+      <c r="N68" s="2"/>
+      <c r="O68" s="2"/>
+      <c r="P68" s="2"/>
+      <c r="Q68" s="2"/>
+      <c r="R68" s="2"/>
+      <c r="S68" s="2"/>
+      <c r="T68" s="2"/>
+      <c r="U68" s="2"/>
+    </row>
+    <row r="69" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A69" s="77" t="s">
+        <v>49</v>
+      </c>
+      <c r="B69" s="77"/>
+      <c r="C69" s="77"/>
+      <c r="D69" s="77"/>
+      <c r="E69" s="77"/>
+      <c r="F69" s="77"/>
+      <c r="G69" s="77"/>
+      <c r="H69" s="14"/>
+      <c r="I69" s="2"/>
+      <c r="J69" s="2"/>
+      <c r="K69" s="2"/>
+      <c r="L69" s="2"/>
+      <c r="M69" s="2"/>
+      <c r="N69" s="2"/>
+      <c r="O69" s="2"/>
+      <c r="P69" s="2"/>
+      <c r="Q69" s="2"/>
+      <c r="R69" s="2"/>
+      <c r="S69" s="2"/>
+      <c r="T69" s="2"/>
+      <c r="U69" s="2"/>
+    </row>
+    <row r="70" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A70" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B70" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C70" s="38">
+        <v>0</v>
+      </c>
+      <c r="D70" s="38">
+        <v>0</v>
+      </c>
+      <c r="E70" s="10">
+        <v>0</v>
+      </c>
+      <c r="F70" s="17">
+        <v>0</v>
+      </c>
+      <c r="G70" s="17">
+        <v>0</v>
+      </c>
+      <c r="H70" s="14"/>
+      <c r="I70" s="2"/>
+      <c r="J70" s="2"/>
+      <c r="K70" s="2"/>
+      <c r="L70" s="2"/>
+      <c r="M70" s="2"/>
+      <c r="N70" s="2"/>
+      <c r="O70" s="2"/>
+      <c r="P70" s="2"/>
+      <c r="Q70" s="2"/>
+      <c r="R70" s="2"/>
+      <c r="S70" s="2"/>
+      <c r="T70" s="2"/>
+      <c r="U70" s="2"/>
+    </row>
+    <row r="71" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A71" s="9" t="s">
+        <v>51</v>
+      </c>
+      <c r="B71" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C71" s="38">
+        <v>0</v>
+      </c>
+      <c r="D71" s="38">
+        <v>0</v>
+      </c>
+      <c r="E71" s="10">
+        <v>0</v>
+      </c>
+      <c r="F71" s="17">
+        <v>0</v>
+      </c>
+      <c r="G71" s="17">
+        <v>0</v>
+      </c>
+      <c r="H71" s="14"/>
+      <c r="I71" s="2"/>
+      <c r="J71" s="2"/>
+      <c r="K71" s="2"/>
+      <c r="L71" s="2"/>
+      <c r="M71" s="2"/>
+      <c r="N71" s="2"/>
+      <c r="O71" s="2"/>
+      <c r="P71" s="2"/>
+      <c r="Q71" s="2"/>
+      <c r="R71" s="2"/>
+      <c r="S71" s="2"/>
+      <c r="T71" s="2"/>
+      <c r="U71" s="2"/>
+    </row>
+    <row r="72" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A72" s="83" t="s">
+        <v>212</v>
+      </c>
+      <c r="B72" s="83"/>
+      <c r="C72" s="83"/>
+      <c r="D72" s="83"/>
+      <c r="E72" s="83"/>
+      <c r="F72" s="83"/>
+      <c r="G72" s="84"/>
+      <c r="H72" s="14"/>
+      <c r="I72" s="2"/>
+      <c r="J72" s="2"/>
+      <c r="K72" s="2"/>
+      <c r="L72" s="2"/>
+      <c r="M72" s="2"/>
+      <c r="N72" s="2"/>
+      <c r="O72" s="2"/>
+      <c r="P72" s="2"/>
+      <c r="Q72" s="2"/>
+      <c r="R72" s="2"/>
+      <c r="S72" s="2"/>
+      <c r="T72" s="2"/>
+      <c r="U72" s="2"/>
+    </row>
+    <row r="73" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A73" s="9" t="s">
+        <v>50</v>
+      </c>
+      <c r="B73" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C73" s="12">
+        <v>1535</v>
+      </c>
+      <c r="D73" s="12">
+        <v>1553</v>
+      </c>
+      <c r="E73" s="12">
+        <v>1607</v>
+      </c>
+      <c r="F73" s="42">
+        <v>1716</v>
+      </c>
+      <c r="G73" s="43">
+        <v>1719</v>
+      </c>
+      <c r="H73" s="2"/>
+      <c r="I73" s="2"/>
+      <c r="J73" s="2"/>
+      <c r="K73" s="2"/>
+      <c r="L73" s="2"/>
+      <c r="M73" s="2"/>
+      <c r="N73" s="2"/>
+      <c r="O73" s="2"/>
+      <c r="P73" s="2"/>
+      <c r="Q73" s="2"/>
+      <c r="R73" s="2"/>
+      <c r="S73" s="2"/>
+      <c r="T73" s="2"/>
+      <c r="U73" s="2"/>
+    </row>
+    <row r="74" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A74" s="77" t="s">
+        <v>213</v>
+      </c>
+      <c r="B74" s="77"/>
+      <c r="C74" s="77"/>
+      <c r="D74" s="77"/>
+      <c r="E74" s="77"/>
+      <c r="F74" s="77"/>
+      <c r="G74" s="85"/>
+      <c r="H74" s="14"/>
+      <c r="I74" s="2"/>
+      <c r="J74" s="2"/>
+      <c r="K74" s="2"/>
+      <c r="L74" s="2"/>
+      <c r="M74" s="2"/>
+      <c r="N74" s="2"/>
+      <c r="O74" s="2"/>
+      <c r="P74" s="2"/>
+      <c r="Q74" s="2"/>
+      <c r="R74" s="2"/>
+      <c r="S74" s="2"/>
+      <c r="T74" s="2"/>
+      <c r="U74" s="2"/>
+    </row>
+    <row r="75" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A75" s="9" t="s">
+        <v>52</v>
+      </c>
+      <c r="B75" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C75" s="44">
+        <v>26.2</v>
+      </c>
+      <c r="D75" s="45">
+        <v>26.1</v>
+      </c>
+      <c r="E75" s="23">
+        <v>26.1</v>
+      </c>
+      <c r="F75" s="46">
+        <v>25.5</v>
+      </c>
+      <c r="G75" s="47">
+        <v>25.4</v>
+      </c>
+      <c r="H75" s="2"/>
+      <c r="I75" s="2"/>
+      <c r="J75" s="2"/>
+      <c r="K75" s="2"/>
+      <c r="L75" s="2"/>
+      <c r="M75" s="2"/>
+      <c r="N75" s="2"/>
+      <c r="O75" s="2"/>
+      <c r="P75" s="2"/>
+      <c r="Q75" s="2"/>
+      <c r="R75" s="2"/>
+      <c r="S75" s="2"/>
+      <c r="T75" s="2"/>
+      <c r="U75" s="2"/>
+    </row>
+    <row r="76" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A76" s="9" t="s">
+        <v>54</v>
+      </c>
+      <c r="B76" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C76" s="44">
+        <v>73.8</v>
+      </c>
+      <c r="D76" s="45">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="E76" s="23">
+        <v>73.900000000000006</v>
+      </c>
+      <c r="F76" s="46">
+        <v>74.5</v>
+      </c>
+      <c r="G76" s="47">
+        <v>74.599999999999994</v>
+      </c>
+      <c r="H76" s="2"/>
+      <c r="I76" s="2"/>
+      <c r="J76" s="2"/>
+      <c r="K76" s="2"/>
+      <c r="L76" s="2"/>
+      <c r="M76" s="2"/>
+      <c r="N76" s="2"/>
+      <c r="O76" s="2"/>
+      <c r="P76" s="2"/>
+      <c r="Q76" s="2"/>
+      <c r="R76" s="2"/>
+      <c r="S76" s="2"/>
+      <c r="T76" s="2"/>
+      <c r="U76" s="2"/>
+    </row>
+    <row r="77" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A77" s="9" t="s">
+        <v>214</v>
+      </c>
+      <c r="B77" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C77" s="44">
+        <v>31.4</v>
+      </c>
+      <c r="D77" s="45">
+        <v>34.700000000000003</v>
+      </c>
+      <c r="E77" s="23">
+        <v>36.6</v>
+      </c>
+      <c r="F77" s="46">
+        <v>38.799999999999997</v>
+      </c>
+      <c r="G77" s="47">
+        <v>39.4</v>
+      </c>
+      <c r="H77" s="2"/>
+      <c r="I77" s="2"/>
+      <c r="J77" s="2"/>
+      <c r="K77" s="2"/>
+      <c r="L77" s="2"/>
+      <c r="M77" s="2"/>
+      <c r="N77" s="2"/>
+      <c r="O77" s="2"/>
+      <c r="P77" s="2"/>
+      <c r="Q77" s="2"/>
+      <c r="R77" s="2"/>
+      <c r="S77" s="2"/>
+      <c r="T77" s="2"/>
+      <c r="U77" s="2"/>
+    </row>
+    <row r="78" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A78" s="77" t="s">
+        <v>55</v>
+      </c>
+      <c r="B78" s="77"/>
+      <c r="C78" s="77"/>
+      <c r="D78" s="77"/>
+      <c r="E78" s="77"/>
+      <c r="F78" s="77"/>
+      <c r="G78" s="85"/>
+      <c r="H78" s="14"/>
+      <c r="I78" s="2"/>
+      <c r="J78" s="2"/>
+      <c r="K78" s="2"/>
+      <c r="L78" s="2"/>
+      <c r="M78" s="2"/>
+      <c r="N78" s="2"/>
+      <c r="O78" s="2"/>
+      <c r="P78" s="2"/>
+      <c r="Q78" s="2"/>
+      <c r="R78" s="2"/>
+      <c r="S78" s="2"/>
+      <c r="T78" s="2"/>
+      <c r="U78" s="2"/>
+    </row>
+    <row r="79" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A79" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="B79" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C79" s="44">
+        <v>0.2</v>
+      </c>
+      <c r="D79" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="E79" s="23">
+        <v>0.3</v>
+      </c>
+      <c r="F79" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="G79" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="H79" s="2"/>
+      <c r="I79" s="2"/>
+      <c r="J79" s="2"/>
+      <c r="K79" s="2"/>
+      <c r="L79" s="2"/>
+      <c r="M79" s="2"/>
+      <c r="N79" s="2"/>
+      <c r="O79" s="2"/>
+      <c r="P79" s="2"/>
+      <c r="Q79" s="2"/>
+      <c r="R79" s="2"/>
+      <c r="S79" s="2"/>
+      <c r="T79" s="2"/>
+      <c r="U79" s="2"/>
+    </row>
+    <row r="80" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A80" s="9" t="s">
+        <v>57</v>
+      </c>
+      <c r="B80" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C80" s="44">
+        <v>8.3000000000000007</v>
+      </c>
+      <c r="D80" s="45">
+        <v>9.6999999999999993</v>
+      </c>
+      <c r="E80" s="23">
+        <v>10.1</v>
+      </c>
+      <c r="F80" s="46">
+        <v>10</v>
+      </c>
+      <c r="G80" s="47">
+        <v>9.9</v>
+      </c>
+      <c r="H80" s="2"/>
+      <c r="I80" s="2"/>
+      <c r="J80" s="2"/>
+      <c r="K80" s="2"/>
+      <c r="L80" s="2"/>
+      <c r="M80" s="2"/>
+      <c r="N80" s="2"/>
+      <c r="O80" s="2"/>
+      <c r="P80" s="2"/>
+      <c r="Q80" s="2"/>
+      <c r="R80" s="2"/>
+      <c r="S80" s="2"/>
+      <c r="T80" s="2"/>
+      <c r="U80" s="2"/>
+    </row>
+    <row r="81" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A81" s="9" t="s">
+        <v>58</v>
+      </c>
+      <c r="B81" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C81" s="44">
+        <v>5.4</v>
+      </c>
+      <c r="D81" s="45">
+        <v>6.1</v>
+      </c>
+      <c r="E81" s="23">
+        <v>6.4</v>
+      </c>
+      <c r="F81" s="46">
+        <v>6.7</v>
+      </c>
+      <c r="G81" s="47">
+        <v>6.2</v>
+      </c>
+      <c r="H81" s="2"/>
+      <c r="I81" s="2"/>
+      <c r="J81" s="2"/>
+      <c r="K81" s="2"/>
+      <c r="L81" s="2"/>
+      <c r="M81" s="2"/>
+      <c r="N81" s="2"/>
+      <c r="O81" s="2"/>
+      <c r="P81" s="2"/>
+      <c r="Q81" s="2"/>
+      <c r="R81" s="2"/>
+      <c r="S81" s="2"/>
+      <c r="T81" s="2"/>
+      <c r="U81" s="2"/>
+    </row>
+    <row r="82" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A82" s="9" t="s">
+        <v>59</v>
+      </c>
+      <c r="B82" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C82" s="44">
+        <v>15.4</v>
+      </c>
+      <c r="D82" s="45">
+        <v>16.3</v>
+      </c>
+      <c r="E82" s="23">
+        <v>17.600000000000001</v>
+      </c>
+      <c r="F82" s="46">
+        <v>19.600000000000001</v>
+      </c>
+      <c r="G82" s="47">
+        <v>20.8</v>
+      </c>
+      <c r="H82" s="2"/>
+      <c r="I82" s="2"/>
+      <c r="J82" s="2"/>
+      <c r="K82" s="2"/>
+      <c r="L82" s="2"/>
+      <c r="M82" s="2"/>
+      <c r="N82" s="2"/>
+      <c r="O82" s="2"/>
+      <c r="P82" s="2"/>
+      <c r="Q82" s="2"/>
+      <c r="R82" s="2"/>
+      <c r="S82" s="2"/>
+      <c r="T82" s="2"/>
+      <c r="U82" s="2"/>
+    </row>
+    <row r="83" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A83" s="9" t="s">
+        <v>60</v>
+      </c>
+      <c r="B83" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C83" s="44">
+        <v>0.3</v>
+      </c>
+      <c r="D83" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="E83" s="23">
+        <v>0.4</v>
+      </c>
+      <c r="F83" s="46">
+        <v>0.3</v>
+      </c>
+      <c r="G83" s="47">
+        <v>0.3</v>
+      </c>
+      <c r="H83" s="2"/>
+      <c r="I83" s="2"/>
+      <c r="J83" s="2"/>
+      <c r="K83" s="2"/>
+      <c r="L83" s="2"/>
+      <c r="M83" s="2"/>
+      <c r="N83" s="2"/>
+      <c r="O83" s="2"/>
+      <c r="P83" s="2"/>
+      <c r="Q83" s="2"/>
+      <c r="R83" s="2"/>
+      <c r="S83" s="2"/>
+      <c r="T83" s="2"/>
+      <c r="U83" s="2"/>
+    </row>
+    <row r="84" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A84" s="9" t="s">
+        <v>61</v>
+      </c>
+      <c r="B84" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C84" s="44">
+        <v>1.9</v>
+      </c>
+      <c r="D84" s="45">
+        <v>1.9</v>
+      </c>
+      <c r="E84" s="23">
+        <v>1.8</v>
+      </c>
+      <c r="F84" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="G84" s="47">
+        <v>1.9</v>
+      </c>
+      <c r="H84" s="2"/>
+      <c r="I84" s="2"/>
+      <c r="J84" s="2"/>
+      <c r="K84" s="2"/>
+      <c r="L84" s="2"/>
+      <c r="M84" s="2"/>
+      <c r="N84" s="2"/>
+      <c r="O84" s="2"/>
+      <c r="P84" s="2"/>
+      <c r="Q84" s="2"/>
+      <c r="R84" s="2"/>
+      <c r="S84" s="2"/>
+      <c r="T84" s="2"/>
+      <c r="U84" s="2"/>
+    </row>
+    <row r="85" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A85" s="9" t="s">
+        <v>62</v>
+      </c>
+      <c r="B85" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C85" s="44">
+        <v>63.3</v>
+      </c>
+      <c r="D85" s="45">
+        <v>63.7</v>
+      </c>
+      <c r="E85" s="23">
+        <v>61.7</v>
+      </c>
+      <c r="F85" s="46">
+        <v>59.3</v>
+      </c>
+      <c r="G85" s="47">
+        <v>58.4</v>
+      </c>
+      <c r="H85" s="2"/>
+      <c r="I85" s="2"/>
+      <c r="J85" s="2"/>
+      <c r="K85" s="2"/>
+      <c r="L85" s="2"/>
+      <c r="M85" s="2"/>
+      <c r="N85" s="2"/>
+      <c r="O85" s="2"/>
+      <c r="P85" s="2"/>
+      <c r="Q85" s="2"/>
+      <c r="R85" s="2"/>
+      <c r="S85" s="2"/>
+      <c r="T85" s="2"/>
+      <c r="U85" s="2"/>
+    </row>
+    <row r="86" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A86" s="9" t="s">
+        <v>63</v>
+      </c>
+      <c r="B86" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C86" s="44">
+        <v>5.2</v>
+      </c>
+      <c r="D86" s="45">
+        <v>1.6</v>
+      </c>
+      <c r="E86" s="23">
+        <v>1.7</v>
+      </c>
+      <c r="F86" s="46">
+        <v>1.9</v>
+      </c>
+      <c r="G86" s="47">
+        <v>2.2000000000000002</v>
+      </c>
+      <c r="H86" s="2"/>
+      <c r="I86" s="2"/>
+      <c r="J86" s="2"/>
+      <c r="K86" s="2"/>
+      <c r="L86" s="2"/>
+      <c r="M86" s="2"/>
+      <c r="N86" s="2"/>
+      <c r="O86" s="2"/>
+      <c r="P86" s="2"/>
+      <c r="Q86" s="2"/>
+      <c r="R86" s="2"/>
+      <c r="S86" s="2"/>
+      <c r="T86" s="2"/>
+      <c r="U86" s="2"/>
+    </row>
+    <row r="87" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A87" s="77" t="s">
+        <v>64</v>
+      </c>
+      <c r="B87" s="77"/>
+      <c r="C87" s="77"/>
+      <c r="D87" s="77"/>
+      <c r="E87" s="77"/>
+      <c r="F87" s="77"/>
+      <c r="G87" s="85"/>
+      <c r="H87" s="14"/>
+      <c r="I87" s="2"/>
+      <c r="J87" s="2"/>
+      <c r="K87" s="2"/>
+      <c r="L87" s="2"/>
+      <c r="M87" s="2"/>
+      <c r="N87" s="2"/>
+      <c r="O87" s="2"/>
+      <c r="P87" s="2"/>
+      <c r="Q87" s="2"/>
+      <c r="R87" s="2"/>
+      <c r="S87" s="2"/>
+      <c r="T87" s="2"/>
+      <c r="U87" s="2"/>
+    </row>
+    <row r="88" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A88" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B88" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C88" s="44">
+        <v>10.4</v>
+      </c>
+      <c r="D88" s="45">
+        <v>10.1</v>
+      </c>
+      <c r="E88" s="23">
+        <v>9.3000000000000007</v>
+      </c>
+      <c r="F88" s="46">
+        <v>9.4</v>
+      </c>
+      <c r="G88" s="47">
+        <v>8.6999999999999993</v>
+      </c>
+      <c r="H88" s="2"/>
+      <c r="I88" s="2"/>
+      <c r="J88" s="2"/>
+      <c r="K88" s="2"/>
+      <c r="L88" s="2"/>
+      <c r="M88" s="2"/>
+      <c r="N88" s="2"/>
+      <c r="O88" s="2"/>
+      <c r="P88" s="2"/>
+      <c r="Q88" s="2"/>
+      <c r="R88" s="2"/>
+      <c r="S88" s="2"/>
+      <c r="T88" s="2"/>
+      <c r="U88" s="2"/>
+    </row>
+    <row r="89" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A89" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B89" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C89" s="44">
+        <v>64.3</v>
+      </c>
+      <c r="D89" s="45">
+        <v>63.5</v>
+      </c>
+      <c r="E89" s="23">
+        <v>63.4</v>
+      </c>
+      <c r="F89" s="46">
+        <v>64.7</v>
+      </c>
+      <c r="G89" s="47">
+        <v>65.8</v>
+      </c>
+      <c r="H89" s="2"/>
+      <c r="I89" s="2"/>
+      <c r="J89" s="2"/>
+      <c r="K89" s="2"/>
+      <c r="L89" s="2"/>
+      <c r="M89" s="2"/>
+      <c r="N89" s="2"/>
+      <c r="O89" s="2"/>
+      <c r="P89" s="2"/>
+      <c r="Q89" s="2"/>
+      <c r="R89" s="2"/>
+      <c r="S89" s="2"/>
+      <c r="T89" s="2"/>
+      <c r="U89" s="2"/>
+    </row>
+    <row r="90" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A90" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B90" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C90" s="44">
+        <v>25.3</v>
+      </c>
+      <c r="D90" s="45">
+        <v>26.4</v>
+      </c>
+      <c r="E90" s="23">
+        <v>27.3</v>
+      </c>
+      <c r="F90" s="46">
+        <v>25.9</v>
+      </c>
+      <c r="G90" s="47">
+        <v>25.5</v>
+      </c>
+      <c r="H90" s="2"/>
+      <c r="I90" s="2"/>
+      <c r="J90" s="2"/>
+      <c r="K90" s="2"/>
+      <c r="L90" s="2"/>
+      <c r="M90" s="2"/>
+      <c r="N90" s="2"/>
+      <c r="O90" s="2"/>
+      <c r="P90" s="2"/>
+      <c r="Q90" s="2"/>
+      <c r="R90" s="2"/>
+      <c r="S90" s="2"/>
+      <c r="T90" s="2"/>
+      <c r="U90" s="2"/>
+    </row>
+    <row r="91" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A91" s="77" t="s">
+        <v>215</v>
+      </c>
+      <c r="B91" s="77"/>
+      <c r="C91" s="77"/>
+      <c r="D91" s="77"/>
+      <c r="E91" s="77"/>
+      <c r="F91" s="77"/>
+      <c r="G91" s="85"/>
+      <c r="H91" s="14"/>
+      <c r="I91" s="2"/>
+      <c r="J91" s="2"/>
+      <c r="K91" s="2"/>
+      <c r="L91" s="2"/>
+      <c r="M91" s="2"/>
+      <c r="N91" s="2"/>
+      <c r="O91" s="2"/>
+      <c r="P91" s="2"/>
+      <c r="Q91" s="2"/>
+      <c r="R91" s="2"/>
+      <c r="S91" s="2"/>
+      <c r="T91" s="2"/>
+      <c r="U91" s="2"/>
+    </row>
+    <row r="92" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A92" s="9" t="s">
+        <v>68</v>
+      </c>
+      <c r="B92" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C92" s="44">
+        <v>28.8</v>
+      </c>
+      <c r="D92" s="45">
+        <v>32.700000000000003</v>
+      </c>
+      <c r="E92" s="23">
+        <v>32.799999999999997</v>
+      </c>
+      <c r="F92" s="46">
+        <v>34.1</v>
+      </c>
+      <c r="G92" s="47">
+        <v>31.5</v>
+      </c>
+      <c r="H92" s="2"/>
+      <c r="I92" s="2"/>
+      <c r="J92" s="2"/>
+      <c r="K92" s="2"/>
+      <c r="L92" s="2"/>
+      <c r="M92" s="2"/>
+      <c r="N92" s="2"/>
+      <c r="O92" s="2"/>
+      <c r="P92" s="2"/>
+      <c r="Q92" s="2"/>
+      <c r="R92" s="2"/>
+      <c r="S92" s="2"/>
+      <c r="T92" s="2"/>
+      <c r="U92" s="2"/>
+    </row>
+    <row r="93" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A93" s="9" t="s">
+        <v>69</v>
+      </c>
+      <c r="B93" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C93" s="44">
+        <v>27.7</v>
+      </c>
+      <c r="D93" s="45">
+        <v>26.6</v>
+      </c>
+      <c r="E93" s="17">
+        <v>26</v>
+      </c>
+      <c r="F93" s="46">
+        <v>25.7</v>
+      </c>
+      <c r="G93" s="47">
+        <v>25.1</v>
+      </c>
+      <c r="H93" s="2"/>
+      <c r="I93" s="2"/>
+      <c r="J93" s="2"/>
+      <c r="K93" s="2"/>
+      <c r="L93" s="2"/>
+      <c r="M93" s="2"/>
+      <c r="N93" s="2"/>
+      <c r="O93" s="2"/>
+      <c r="P93" s="2"/>
+      <c r="Q93" s="2"/>
+      <c r="R93" s="2"/>
+      <c r="S93" s="2"/>
+      <c r="T93" s="2"/>
+      <c r="U93" s="2"/>
+    </row>
+    <row r="94" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A94" s="77" t="s">
+        <v>70</v>
+      </c>
+      <c r="B94" s="77"/>
+      <c r="C94" s="77"/>
+      <c r="D94" s="77"/>
+      <c r="E94" s="77"/>
+      <c r="F94" s="77"/>
+      <c r="G94" s="85"/>
+      <c r="H94" s="14"/>
+      <c r="I94" s="2"/>
+      <c r="J94" s="2"/>
+      <c r="K94" s="2"/>
+      <c r="L94" s="2"/>
+      <c r="M94" s="2"/>
+      <c r="N94" s="2"/>
+      <c r="O94" s="2"/>
+      <c r="P94" s="2"/>
+      <c r="Q94" s="2"/>
+      <c r="R94" s="2"/>
+      <c r="S94" s="2"/>
+      <c r="T94" s="2"/>
+      <c r="U94" s="2"/>
+    </row>
+    <row r="95" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A95" s="9" t="s">
+        <v>65</v>
+      </c>
+      <c r="B95" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C95" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="D95" s="45">
+        <v>0.3</v>
+      </c>
+      <c r="E95" s="28">
+        <v>0</v>
+      </c>
+      <c r="F95" s="48">
+        <v>0</v>
+      </c>
+      <c r="G95" s="47">
+        <v>0.2</v>
+      </c>
+      <c r="H95" s="2"/>
+      <c r="I95" s="2"/>
+      <c r="J95" s="2"/>
+      <c r="K95" s="2"/>
+      <c r="L95" s="2"/>
+      <c r="M95" s="2"/>
+      <c r="N95" s="2"/>
+      <c r="O95" s="2"/>
+      <c r="P95" s="2"/>
+      <c r="Q95" s="2"/>
+      <c r="R95" s="2"/>
+      <c r="S95" s="2"/>
+      <c r="T95" s="2"/>
+      <c r="U95" s="2"/>
+    </row>
+    <row r="96" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A96" s="9" t="s">
+        <v>66</v>
+      </c>
+      <c r="B96" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C96" s="45">
+        <v>63.1</v>
+      </c>
+      <c r="D96" s="45">
+        <v>64.3</v>
+      </c>
+      <c r="E96" s="23">
+        <v>64.599999999999994</v>
+      </c>
+      <c r="F96" s="46">
+        <v>66.7</v>
+      </c>
+      <c r="G96" s="47">
+        <v>66.5</v>
+      </c>
+      <c r="H96" s="2"/>
+      <c r="I96" s="2"/>
+      <c r="J96" s="2"/>
+      <c r="K96" s="2"/>
+      <c r="L96" s="2"/>
+      <c r="M96" s="2"/>
+      <c r="N96" s="2"/>
+      <c r="O96" s="2"/>
+      <c r="P96" s="2"/>
+      <c r="Q96" s="2"/>
+      <c r="R96" s="2"/>
+      <c r="S96" s="2"/>
+      <c r="T96" s="2"/>
+      <c r="U96" s="2"/>
+    </row>
+    <row r="97" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A97" s="9" t="s">
+        <v>67</v>
+      </c>
+      <c r="B97" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C97" s="45">
+        <v>36.6</v>
+      </c>
+      <c r="D97" s="45">
+        <v>35.4</v>
+      </c>
+      <c r="E97" s="23">
+        <v>35.4</v>
+      </c>
+      <c r="F97" s="46">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="G97" s="47">
+        <v>33.299999999999997</v>
+      </c>
+      <c r="H97" s="2"/>
+      <c r="I97" s="2"/>
+      <c r="J97" s="2"/>
+      <c r="K97" s="2"/>
+      <c r="L97" s="2"/>
+      <c r="M97" s="2"/>
+      <c r="N97" s="2"/>
+      <c r="O97" s="2"/>
+      <c r="P97" s="2"/>
+      <c r="Q97" s="2"/>
+      <c r="R97" s="2"/>
+      <c r="S97" s="2"/>
+      <c r="T97" s="2"/>
+      <c r="U97" s="2"/>
+    </row>
+    <row r="98" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A98" s="77" t="s">
+        <v>71</v>
+      </c>
+      <c r="B98" s="77"/>
+      <c r="C98" s="77"/>
+      <c r="D98" s="77"/>
+      <c r="E98" s="77"/>
+      <c r="F98" s="77"/>
+      <c r="G98" s="86"/>
+      <c r="H98" s="14"/>
+      <c r="I98" s="2"/>
+      <c r="J98" s="2"/>
+      <c r="K98" s="2"/>
+      <c r="L98" s="2"/>
+      <c r="M98" s="2"/>
+      <c r="N98" s="2"/>
+      <c r="O98" s="2"/>
+      <c r="P98" s="2"/>
+      <c r="Q98" s="2"/>
+      <c r="R98" s="2"/>
+      <c r="S98" s="2"/>
+      <c r="T98" s="2"/>
+      <c r="U98" s="2"/>
+    </row>
+    <row r="99" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A99" s="9" t="s">
+        <v>72</v>
+      </c>
+      <c r="B99" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C99" s="17">
+        <v>129</v>
+      </c>
+      <c r="D99" s="38">
+        <v>138</v>
+      </c>
+      <c r="E99" s="12">
+        <v>195</v>
+      </c>
+      <c r="F99" s="11">
+        <v>229</v>
+      </c>
+      <c r="G99" s="17">
+        <v>155</v>
+      </c>
+      <c r="H99" s="14"/>
+      <c r="I99" s="2"/>
+      <c r="J99" s="2"/>
+      <c r="K99" s="2"/>
+      <c r="L99" s="2"/>
+      <c r="M99" s="2"/>
+      <c r="N99" s="2"/>
+      <c r="O99" s="2"/>
+      <c r="P99" s="2"/>
+      <c r="Q99" s="2"/>
+      <c r="R99" s="2"/>
+      <c r="S99" s="2"/>
+      <c r="T99" s="2"/>
+      <c r="U99" s="2"/>
+    </row>
+    <row r="100" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A100" s="77" t="s">
+        <v>216</v>
+      </c>
+      <c r="B100" s="77"/>
+      <c r="C100" s="77"/>
+      <c r="D100" s="77"/>
+      <c r="E100" s="77"/>
+      <c r="F100" s="77"/>
+      <c r="G100" s="87"/>
+      <c r="H100" s="14"/>
+      <c r="I100" s="2"/>
+      <c r="J100" s="2"/>
+      <c r="K100" s="2"/>
+      <c r="L100" s="2"/>
+      <c r="M100" s="2"/>
+      <c r="N100" s="2"/>
+      <c r="O100" s="2"/>
+      <c r="P100" s="2"/>
+      <c r="Q100" s="2"/>
+      <c r="R100" s="2"/>
+      <c r="S100" s="2"/>
+      <c r="T100" s="2"/>
+      <c r="U100" s="2"/>
+    </row>
+    <row r="101" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A101" s="9" t="s">
+        <v>73</v>
+      </c>
+      <c r="B101" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C101" s="44">
+        <v>8.6</v>
+      </c>
+      <c r="D101" s="45">
+        <v>8.1999999999999993</v>
+      </c>
+      <c r="E101" s="44">
+        <v>9</v>
+      </c>
+      <c r="F101" s="49">
+        <v>7.2</v>
+      </c>
+      <c r="G101" s="47">
+        <v>8.9</v>
+      </c>
+      <c r="H101" s="2"/>
+      <c r="I101" s="2"/>
+      <c r="J101" s="2"/>
+      <c r="K101" s="2"/>
+      <c r="L101" s="2"/>
+      <c r="M101" s="2"/>
+      <c r="N101" s="2"/>
+      <c r="O101" s="2"/>
+      <c r="P101" s="2"/>
+      <c r="Q101" s="2"/>
+      <c r="R101" s="2"/>
+      <c r="S101" s="2"/>
+      <c r="T101" s="2"/>
+      <c r="U101" s="2"/>
+    </row>
+    <row r="102" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A102" s="9" t="s">
+        <v>74</v>
+      </c>
+      <c r="B102" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C102" s="44">
+        <v>5.4</v>
+      </c>
+      <c r="D102" s="45">
+        <v>5.0999999999999996</v>
+      </c>
+      <c r="E102" s="23">
+        <v>6.1</v>
+      </c>
+      <c r="F102" s="49">
+        <v>4.7</v>
+      </c>
+      <c r="G102" s="47">
+        <v>5.5</v>
+      </c>
+      <c r="H102" s="2"/>
+      <c r="I102" s="2"/>
+      <c r="J102" s="2"/>
+      <c r="K102" s="2"/>
+      <c r="L102" s="2"/>
+      <c r="M102" s="2"/>
+      <c r="N102" s="2"/>
+      <c r="O102" s="2"/>
+      <c r="P102" s="2"/>
+      <c r="Q102" s="2"/>
+      <c r="R102" s="2"/>
+      <c r="S102" s="2"/>
+      <c r="T102" s="2"/>
+      <c r="U102" s="2"/>
+    </row>
+    <row r="103" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A103" s="9" t="s">
+        <v>75</v>
+      </c>
+      <c r="B103" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C103" s="44">
+        <v>3.2</v>
+      </c>
+      <c r="D103" s="45">
+        <v>3.1</v>
+      </c>
+      <c r="E103" s="23">
+        <v>2.9</v>
+      </c>
+      <c r="F103" s="49">
+        <v>2.5</v>
+      </c>
+      <c r="G103" s="47">
+        <v>3.3</v>
+      </c>
+      <c r="H103" s="2"/>
+      <c r="I103" s="2"/>
+      <c r="J103" s="2"/>
+      <c r="K103" s="2"/>
+      <c r="L103" s="2"/>
+      <c r="M103" s="2"/>
+      <c r="N103" s="2"/>
+      <c r="O103" s="2"/>
+      <c r="P103" s="2"/>
+      <c r="Q103" s="2"/>
+      <c r="R103" s="2"/>
+      <c r="S103" s="2"/>
+      <c r="T103" s="2"/>
+      <c r="U103" s="2"/>
+    </row>
+    <row r="104" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A104" s="77" t="s">
+        <v>217</v>
+      </c>
+      <c r="B104" s="77"/>
+      <c r="C104" s="77"/>
+      <c r="D104" s="77"/>
+      <c r="E104" s="77"/>
+      <c r="F104" s="77"/>
+      <c r="G104" s="86"/>
+      <c r="H104" s="14"/>
+      <c r="I104" s="2"/>
+      <c r="J104" s="2"/>
+      <c r="K104" s="2"/>
+      <c r="L104" s="2"/>
+      <c r="M104" s="2"/>
+      <c r="N104" s="2"/>
+      <c r="O104" s="2"/>
+      <c r="P104" s="2"/>
+      <c r="Q104" s="2"/>
+      <c r="R104" s="2"/>
+      <c r="S104" s="2"/>
+      <c r="T104" s="2"/>
+      <c r="U104" s="2"/>
+    </row>
+    <row r="105" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A105" s="9" t="s">
+        <v>76</v>
+      </c>
+      <c r="B105" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C105" s="44">
+        <v>99.6</v>
+      </c>
+      <c r="D105" s="45">
+        <v>99.5</v>
+      </c>
+      <c r="E105" s="23">
+        <v>99.4</v>
+      </c>
+      <c r="F105" s="14">
+        <v>99.7</v>
+      </c>
+      <c r="G105" s="14">
+        <v>99.6</v>
+      </c>
+      <c r="H105" s="14"/>
+      <c r="I105" s="2"/>
+      <c r="J105" s="2"/>
+      <c r="K105" s="2"/>
+      <c r="L105" s="2"/>
+      <c r="M105" s="2"/>
+      <c r="N105" s="2"/>
+      <c r="O105" s="2"/>
+      <c r="P105" s="2"/>
+      <c r="Q105" s="2"/>
+      <c r="R105" s="2"/>
+      <c r="S105" s="2"/>
+      <c r="T105" s="2"/>
+      <c r="U105" s="2"/>
+    </row>
+    <row r="106" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A106" s="76" t="s">
+        <v>77</v>
+      </c>
+      <c r="B106" s="76"/>
+      <c r="C106" s="76"/>
+      <c r="D106" s="76"/>
+      <c r="E106" s="76"/>
+      <c r="F106" s="76"/>
+      <c r="G106" s="76"/>
+      <c r="H106" s="14"/>
+      <c r="I106" s="2"/>
+      <c r="J106" s="2"/>
+      <c r="K106" s="2"/>
+      <c r="L106" s="2"/>
+      <c r="M106" s="2"/>
+      <c r="N106" s="2"/>
+      <c r="O106" s="2"/>
+      <c r="P106" s="2"/>
+      <c r="Q106" s="2"/>
+      <c r="R106" s="2"/>
+      <c r="S106" s="2"/>
+      <c r="T106" s="2"/>
+      <c r="U106" s="2"/>
+    </row>
+    <row r="107" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A107" s="9" t="s">
+        <v>218</v>
+      </c>
+      <c r="B107" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C107" s="17">
+        <v>89</v>
+      </c>
+      <c r="D107" s="38">
+        <v>57</v>
+      </c>
+      <c r="E107" s="17">
+        <v>54</v>
+      </c>
+      <c r="F107" s="50">
+        <v>69</v>
+      </c>
+      <c r="G107" s="50">
+        <v>66</v>
+      </c>
+      <c r="H107" s="14"/>
+      <c r="I107" s="2"/>
+      <c r="J107" s="2"/>
+      <c r="K107" s="2"/>
+      <c r="L107" s="2"/>
+      <c r="M107" s="2"/>
+      <c r="N107" s="2"/>
+      <c r="O107" s="2"/>
+      <c r="P107" s="2"/>
+      <c r="Q107" s="2"/>
+      <c r="R107" s="2"/>
+      <c r="S107" s="2"/>
+      <c r="T107" s="2"/>
+      <c r="U107" s="2"/>
+    </row>
+    <row r="108" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A108" s="9" t="s">
+        <v>219</v>
+      </c>
+      <c r="B108" s="9" t="s">
+        <v>78</v>
+      </c>
+      <c r="C108" s="37" t="s">
+        <v>79</v>
+      </c>
+      <c r="D108" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="E108" s="51" t="s">
+        <v>80</v>
+      </c>
+      <c r="F108" s="37" t="s">
+        <v>81</v>
+      </c>
+      <c r="G108" s="37" t="s">
+        <v>82</v>
+      </c>
+      <c r="H108" s="14"/>
+      <c r="I108" s="2"/>
+      <c r="J108" s="2"/>
+      <c r="K108" s="2"/>
+      <c r="L108" s="2"/>
+      <c r="M108" s="2"/>
+      <c r="N108" s="2"/>
+      <c r="O108" s="2"/>
+      <c r="P108" s="2"/>
+      <c r="Q108" s="2"/>
+      <c r="R108" s="2"/>
+      <c r="S108" s="2"/>
+      <c r="T108" s="2"/>
+      <c r="U108" s="2"/>
+    </row>
+    <row r="109" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A109" s="9" t="s">
+        <v>220</v>
+      </c>
+      <c r="B109" s="9" t="s">
+        <v>28</v>
+      </c>
+      <c r="C109" s="11">
+        <v>8358</v>
+      </c>
+      <c r="D109" s="12">
+        <v>15822</v>
+      </c>
+      <c r="E109" s="12">
+        <v>13343</v>
+      </c>
+      <c r="F109" s="11">
+        <v>10994</v>
+      </c>
+      <c r="G109" s="13">
+        <v>9482</v>
+      </c>
+      <c r="H109" s="14"/>
+      <c r="I109" s="2"/>
+      <c r="J109" s="2"/>
+      <c r="K109" s="2"/>
+      <c r="L109" s="2"/>
+      <c r="M109" s="2"/>
+      <c r="N109" s="2"/>
+      <c r="O109" s="2"/>
+      <c r="P109" s="2"/>
+      <c r="Q109" s="2"/>
+      <c r="R109" s="2"/>
+      <c r="S109" s="2"/>
+      <c r="T109" s="2"/>
+      <c r="U109" s="2"/>
+    </row>
+    <row r="110" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A110" s="76" t="s">
+        <v>221</v>
+      </c>
+      <c r="B110" s="76"/>
+      <c r="C110" s="76"/>
+      <c r="D110" s="76"/>
+      <c r="E110" s="76"/>
+      <c r="F110" s="82"/>
+      <c r="G110" s="82"/>
+      <c r="H110" s="14"/>
+      <c r="I110" s="2"/>
+      <c r="J110" s="2"/>
+      <c r="K110" s="2"/>
+      <c r="L110" s="2"/>
+      <c r="M110" s="2"/>
+      <c r="N110" s="2"/>
+      <c r="O110" s="2"/>
+      <c r="P110" s="2"/>
+      <c r="Q110" s="2"/>
+      <c r="R110" s="2"/>
+      <c r="S110" s="2"/>
+      <c r="T110" s="2"/>
+      <c r="U110" s="2"/>
+    </row>
+    <row r="111" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A111" s="9" t="s">
+        <v>83</v>
+      </c>
+      <c r="B111" s="9" t="s">
+        <v>84</v>
+      </c>
+      <c r="C111" s="17">
+        <v>27</v>
+      </c>
+      <c r="D111" s="52">
+        <v>33</v>
+      </c>
+      <c r="E111" s="53">
+        <v>33</v>
+      </c>
+      <c r="F111" s="47">
+        <v>33</v>
+      </c>
+      <c r="G111" s="47">
+        <v>30</v>
+      </c>
+      <c r="H111" s="2"/>
+      <c r="I111" s="2"/>
+      <c r="J111" s="2"/>
+      <c r="K111" s="2"/>
+      <c r="L111" s="2"/>
+      <c r="M111" s="2"/>
+      <c r="N111" s="2"/>
+      <c r="O111" s="2"/>
+      <c r="P111" s="2"/>
+      <c r="Q111" s="2"/>
+      <c r="R111" s="2"/>
+      <c r="S111" s="2"/>
+      <c r="T111" s="2"/>
+      <c r="U111" s="2"/>
+    </row>
+    <row r="112" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A112" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="B112" s="9" t="s">
+        <v>86</v>
+      </c>
+      <c r="C112" s="17">
+        <v>9</v>
+      </c>
+      <c r="D112" s="52">
+        <v>22</v>
+      </c>
+      <c r="E112" s="53">
+        <v>22</v>
+      </c>
+      <c r="F112" s="47">
+        <v>22</v>
+      </c>
+      <c r="G112" s="47">
+        <v>20</v>
+      </c>
+      <c r="H112" s="2"/>
+      <c r="I112" s="2"/>
+      <c r="J112" s="2"/>
+      <c r="K112" s="2"/>
+      <c r="L112" s="2"/>
+      <c r="M112" s="2"/>
+      <c r="N112" s="2"/>
+      <c r="O112" s="2"/>
+      <c r="P112" s="2"/>
+      <c r="Q112" s="2"/>
+      <c r="R112" s="2"/>
+      <c r="S112" s="2"/>
+      <c r="T112" s="2"/>
+      <c r="U112" s="2"/>
+    </row>
+    <row r="113" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A113" s="9" t="s">
+        <v>87</v>
+      </c>
+      <c r="B113" s="9" t="s">
+        <v>88</v>
+      </c>
+      <c r="C113" s="17">
+        <v>82</v>
+      </c>
+      <c r="D113" s="52">
+        <v>78</v>
+      </c>
+      <c r="E113" s="53">
+        <v>78</v>
+      </c>
+      <c r="F113" s="47">
+        <v>78</v>
+      </c>
+      <c r="G113" s="47">
+        <v>80</v>
+      </c>
+      <c r="H113" s="2"/>
+      <c r="I113" s="2"/>
+      <c r="J113" s="2"/>
+      <c r="K113" s="2"/>
+      <c r="L113" s="2"/>
+      <c r="M113" s="2"/>
+      <c r="N113" s="2"/>
+      <c r="O113" s="2"/>
+      <c r="P113" s="2"/>
+      <c r="Q113" s="2"/>
+      <c r="R113" s="2"/>
+      <c r="S113" s="2"/>
+      <c r="T113" s="2"/>
+      <c r="U113" s="2"/>
+    </row>
+    <row r="114" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A114" s="9" t="s">
+        <v>89</v>
+      </c>
+      <c r="B114" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C114" s="38">
+        <v>0</v>
+      </c>
+      <c r="D114" s="52">
+        <v>0</v>
+      </c>
+      <c r="E114" s="54">
+        <v>0</v>
+      </c>
+      <c r="F114" s="47">
+        <v>0</v>
+      </c>
+      <c r="G114" s="47">
+        <v>0</v>
+      </c>
+      <c r="H114" s="2"/>
+      <c r="I114" s="2"/>
+      <c r="J114" s="2"/>
+      <c r="K114" s="2"/>
+      <c r="L114" s="2"/>
+      <c r="M114" s="2"/>
+      <c r="N114" s="2"/>
+      <c r="O114" s="2"/>
+      <c r="P114" s="2"/>
+      <c r="Q114" s="2"/>
+      <c r="R114" s="2"/>
+      <c r="S114" s="2"/>
+      <c r="T114" s="2"/>
+      <c r="U114" s="2"/>
+    </row>
+    <row r="115" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A115" s="9" t="s">
+        <v>90</v>
+      </c>
+      <c r="B115" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C115" s="38">
+        <v>27</v>
+      </c>
+      <c r="D115" s="52">
+        <v>11</v>
+      </c>
+      <c r="E115" s="53">
+        <v>11</v>
+      </c>
+      <c r="F115" s="47">
+        <v>11</v>
+      </c>
+      <c r="G115" s="47">
+        <v>10</v>
+      </c>
+      <c r="H115" s="2"/>
+      <c r="I115" s="2"/>
+      <c r="J115" s="2"/>
+      <c r="K115" s="2"/>
+      <c r="L115" s="2"/>
+      <c r="M115" s="2"/>
+      <c r="N115" s="2"/>
+      <c r="O115" s="2"/>
+      <c r="P115" s="2"/>
+      <c r="Q115" s="2"/>
+      <c r="R115" s="2"/>
+      <c r="S115" s="2"/>
+      <c r="T115" s="2"/>
+      <c r="U115" s="2"/>
+    </row>
+    <row r="116" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A116" s="9" t="s">
+        <v>91</v>
+      </c>
+      <c r="B116" s="9" t="s">
+        <v>53</v>
+      </c>
+      <c r="C116" s="38">
+        <v>73</v>
+      </c>
+      <c r="D116" s="52">
+        <v>89</v>
+      </c>
+      <c r="E116" s="53">
+        <v>89</v>
+      </c>
+      <c r="F116" s="47">
+        <v>89</v>
+      </c>
+      <c r="G116" s="47">
+        <v>90</v>
+      </c>
+      <c r="H116" s="2"/>
+      <c r="I116" s="2"/>
+      <c r="J116" s="2"/>
+      <c r="K116" s="2"/>
+      <c r="L116" s="2"/>
+      <c r="M116" s="2"/>
+      <c r="N116" s="2"/>
+      <c r="O116" s="2"/>
+      <c r="P116" s="2"/>
+      <c r="Q116" s="2"/>
+      <c r="R116" s="2"/>
+      <c r="S116" s="2"/>
+      <c r="T116" s="2"/>
+      <c r="U116" s="2"/>
+    </row>
+    <row r="117" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A117" s="9" t="s">
+        <v>92</v>
+      </c>
+      <c r="B117" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C117" s="17">
+        <v>59</v>
+      </c>
+      <c r="D117" s="55">
+        <v>62.3</v>
+      </c>
+      <c r="E117" s="55">
+        <v>62.3</v>
+      </c>
+      <c r="F117" s="56">
+        <v>63.1</v>
+      </c>
+      <c r="G117" s="57">
+        <v>64.099999999999994</v>
+      </c>
+      <c r="H117" s="14"/>
+      <c r="I117" s="2"/>
+      <c r="J117" s="2"/>
+      <c r="K117" s="2"/>
+      <c r="L117" s="2"/>
+      <c r="M117" s="2"/>
+      <c r="N117" s="2"/>
+      <c r="O117" s="2"/>
+      <c r="P117" s="2"/>
+      <c r="Q117" s="2"/>
+      <c r="R117" s="2"/>
+      <c r="S117" s="2"/>
+      <c r="T117" s="2"/>
+      <c r="U117" s="2"/>
+    </row>
+    <row r="118" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A118" s="9" t="s">
+        <v>94</v>
+      </c>
+      <c r="B118" s="9" t="s">
+        <v>93</v>
+      </c>
+      <c r="C118" s="44">
+        <v>7.6</v>
+      </c>
+      <c r="D118" s="55">
+        <v>6.3</v>
+      </c>
+      <c r="E118" s="58">
+        <v>5.2</v>
+      </c>
+      <c r="F118" s="44">
+        <v>6</v>
+      </c>
+      <c r="G118" s="23">
+        <v>6.5</v>
+      </c>
+      <c r="H118" s="14"/>
+      <c r="I118" s="2"/>
+      <c r="J118" s="2"/>
+      <c r="K118" s="2"/>
+      <c r="L118" s="2"/>
+      <c r="M118" s="2"/>
+      <c r="N118" s="2"/>
+      <c r="O118" s="2"/>
+      <c r="P118" s="2"/>
+      <c r="Q118" s="2"/>
+      <c r="R118" s="2"/>
+      <c r="S118" s="2"/>
+      <c r="T118" s="2"/>
+      <c r="U118" s="2"/>
+    </row>
+    <row r="119" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A119" s="77" t="s">
+        <v>95</v>
+      </c>
+      <c r="B119" s="77"/>
+      <c r="C119" s="77"/>
+      <c r="D119" s="77"/>
+      <c r="E119" s="77"/>
+      <c r="F119" s="77"/>
+      <c r="G119" s="77"/>
+      <c r="H119" s="14"/>
+      <c r="I119" s="2"/>
+      <c r="J119" s="2"/>
+      <c r="K119" s="2"/>
+      <c r="L119" s="2"/>
+      <c r="M119" s="2"/>
+      <c r="N119" s="2"/>
+      <c r="O119" s="2"/>
+      <c r="P119" s="2"/>
+      <c r="Q119" s="2"/>
+      <c r="R119" s="2"/>
+      <c r="S119" s="2"/>
+      <c r="T119" s="2"/>
+      <c r="U119" s="2"/>
+    </row>
+    <row r="120" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A120" s="9" t="s">
+        <v>222</v>
+      </c>
+      <c r="B120" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C120" s="11">
+        <v>84000</v>
+      </c>
+      <c r="D120" s="10">
+        <v>186500</v>
+      </c>
+      <c r="E120" s="10">
+        <v>188500</v>
+      </c>
+      <c r="F120" s="13">
+        <v>181750</v>
+      </c>
+      <c r="G120" s="13">
+        <v>96000</v>
+      </c>
+      <c r="H120" s="14"/>
+      <c r="I120" s="2"/>
+      <c r="J120" s="2"/>
+      <c r="K120" s="2"/>
+      <c r="L120" s="2"/>
+      <c r="M120" s="2"/>
+      <c r="N120" s="2"/>
+      <c r="O120" s="2"/>
+      <c r="P120" s="2"/>
+      <c r="Q120" s="2"/>
+      <c r="R120" s="2"/>
+      <c r="S120" s="2"/>
+      <c r="T120" s="2"/>
+      <c r="U120" s="2"/>
+    </row>
+    <row r="121" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A121" s="9" t="s">
+        <v>223</v>
+      </c>
+      <c r="B121" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C121" s="11">
+        <v>17250</v>
+      </c>
+      <c r="D121" s="10">
+        <v>51000</v>
+      </c>
+      <c r="E121" s="10">
+        <v>42750</v>
+      </c>
+      <c r="F121" s="13">
+        <v>45000</v>
+      </c>
+      <c r="G121" s="13">
+        <v>87000</v>
+      </c>
+      <c r="H121" s="14"/>
+      <c r="I121" s="2"/>
+      <c r="J121" s="2"/>
+      <c r="K121" s="2"/>
+      <c r="L121" s="2"/>
+      <c r="M121" s="2"/>
+      <c r="N121" s="2"/>
+      <c r="O121" s="2"/>
+      <c r="P121" s="2"/>
+      <c r="Q121" s="2"/>
+      <c r="R121" s="2"/>
+      <c r="S121" s="2"/>
+      <c r="T121" s="2"/>
+      <c r="U121" s="2"/>
+    </row>
+    <row r="122" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A122" s="9" t="s">
+        <v>96</v>
+      </c>
+      <c r="B122" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C122" s="11">
+        <v>101250</v>
+      </c>
+      <c r="D122" s="10">
+        <v>237500</v>
+      </c>
+      <c r="E122" s="10">
+        <v>231250</v>
+      </c>
+      <c r="F122" s="13">
+        <v>226750</v>
+      </c>
+      <c r="G122" s="13">
+        <v>183000</v>
+      </c>
+      <c r="H122" s="14"/>
+      <c r="I122" s="2"/>
+      <c r="J122" s="2"/>
+      <c r="K122" s="2"/>
+      <c r="L122" s="2"/>
+      <c r="M122" s="2"/>
+      <c r="N122" s="2"/>
+      <c r="O122" s="2"/>
+      <c r="P122" s="2"/>
+      <c r="Q122" s="2"/>
+      <c r="R122" s="2"/>
+      <c r="S122" s="2"/>
+      <c r="T122" s="2"/>
+      <c r="U122" s="2"/>
+    </row>
+    <row r="123" spans="1:21" ht="15.75" customHeight="1">
+      <c r="A123" s="9" t="s">
+        <v>97</v>
+      </c>
+      <c r="B123" s="9" t="s">
+        <v>35</v>
+      </c>
+      <c r="C123" s="11">
+        <v>1570000</v>
+      </c>
+      <c r="D123" s="10">
+        <v>1930000</v>
+      </c>
+      <c r="E123" s="10">
+        <v>2210000</v>
+      </c>
+      <c r="F123" s="13">
+        <v>3130000</v>
+      </c>
+      <c r="G123" s="13">
+        <v>2090000</v>
+      </c>
+      <c r="H123" s="14"/>
+      <c r="I123" s="2"/>
+      <c r="J123" s="2"/>
+      <c r="K123" s="2"/>
+      <c r="L123" s="2"/>
+      <c r="M123" s="2"/>
+      <c r="N123" s="2"/>
+      <c r="O123" s="2"/>
+      <c r="P123" s="2"/>
+      <c r="Q123" s="2"/>
+      <c r="R123" s="2"/>
+      <c r="S123" s="2"/>
+      <c r="T123" s="2"/>
+      <c r="U123" s="2"/>
+    </row>
+    <row r="124" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A124" s="147" t="s">
+        <v>237</v>
+      </c>
+      <c r="B124" s="148"/>
+      <c r="C124" s="148"/>
+      <c r="D124" s="148"/>
+      <c r="E124" s="148"/>
+      <c r="F124" s="148"/>
+      <c r="G124" s="149"/>
+      <c r="H124" s="14"/>
+      <c r="I124" s="2"/>
+      <c r="J124" s="2"/>
+      <c r="K124" s="2"/>
+      <c r="L124" s="2"/>
+      <c r="M124" s="2"/>
+      <c r="N124" s="2"/>
+      <c r="O124" s="2"/>
+      <c r="P124" s="2"/>
+      <c r="Q124" s="2"/>
+      <c r="R124" s="2"/>
+      <c r="S124" s="2"/>
+      <c r="T124" s="2"/>
+      <c r="U124" s="2"/>
+    </row>
+    <row r="125" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A125" s="150" t="s">
+        <v>130</v>
+      </c>
+      <c r="B125" s="151"/>
+      <c r="C125" s="151"/>
+      <c r="D125" s="151"/>
+      <c r="E125" s="151"/>
+      <c r="F125" s="151"/>
+      <c r="G125" s="152"/>
+      <c r="H125" s="14"/>
+      <c r="I125" s="2"/>
+      <c r="J125" s="2"/>
+      <c r="K125" s="2"/>
+      <c r="L125" s="2"/>
+      <c r="M125" s="2"/>
+      <c r="N125" s="2"/>
+      <c r="O125" s="2"/>
+      <c r="P125" s="2"/>
+      <c r="Q125" s="2"/>
+      <c r="R125" s="2"/>
+      <c r="S125" s="2"/>
+      <c r="T125" s="2"/>
+      <c r="U125" s="2"/>
+    </row>
+    <row r="126" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A126" s="150" t="s">
+        <v>117</v>
+      </c>
+      <c r="B126" s="151"/>
+      <c r="C126" s="151"/>
+      <c r="D126" s="151"/>
+      <c r="E126" s="151"/>
+      <c r="F126" s="151"/>
+      <c r="G126" s="152"/>
+      <c r="H126" s="14"/>
+      <c r="I126" s="2"/>
+      <c r="J126" s="2"/>
+      <c r="K126" s="2"/>
+      <c r="L126" s="2"/>
+      <c r="M126" s="2"/>
+      <c r="N126" s="2"/>
+      <c r="O126" s="2"/>
+      <c r="P126" s="2"/>
+      <c r="Q126" s="2"/>
+      <c r="R126" s="2"/>
+      <c r="S126" s="2"/>
+      <c r="T126" s="2"/>
+      <c r="U126" s="2"/>
+    </row>
+    <row r="127" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A127" s="150" t="s">
+        <v>224</v>
+      </c>
+      <c r="B127" s="151"/>
+      <c r="C127" s="151"/>
+      <c r="D127" s="151"/>
+      <c r="E127" s="151"/>
+      <c r="F127" s="151"/>
+      <c r="G127" s="152"/>
+      <c r="H127" s="14"/>
+      <c r="I127" s="2"/>
+      <c r="J127" s="2"/>
+      <c r="K127" s="2"/>
+      <c r="L127" s="2"/>
+      <c r="M127" s="2"/>
+      <c r="N127" s="2"/>
+      <c r="O127" s="2"/>
+      <c r="P127" s="2"/>
+      <c r="Q127" s="2"/>
+      <c r="R127" s="2"/>
+      <c r="S127" s="2"/>
+      <c r="T127" s="2"/>
+      <c r="U127" s="2"/>
+    </row>
+    <row r="128" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A128" s="150" t="s">
+        <v>238</v>
+      </c>
+      <c r="B128" s="151"/>
+      <c r="C128" s="151"/>
+      <c r="D128" s="151"/>
+      <c r="E128" s="151"/>
+      <c r="F128" s="151"/>
+      <c r="G128" s="152"/>
+      <c r="H128" s="14"/>
+      <c r="I128" s="2"/>
+      <c r="J128" s="2"/>
+      <c r="K128" s="2"/>
+      <c r="L128" s="2"/>
+      <c r="M128" s="2"/>
+      <c r="N128" s="2"/>
+      <c r="O128" s="2"/>
+      <c r="P128" s="2"/>
+      <c r="Q128" s="2"/>
+      <c r="R128" s="2"/>
+      <c r="S128" s="2"/>
+      <c r="T128" s="2"/>
+      <c r="U128" s="2"/>
+    </row>
+    <row r="129" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A129" s="150" t="s">
+        <v>119</v>
+      </c>
+      <c r="B129" s="151"/>
+      <c r="C129" s="151"/>
+      <c r="D129" s="151"/>
+      <c r="E129" s="151"/>
+      <c r="F129" s="151"/>
+      <c r="G129" s="152"/>
+      <c r="H129" s="14"/>
+      <c r="I129" s="2"/>
+      <c r="J129" s="2"/>
+      <c r="K129" s="2"/>
+      <c r="L129" s="2"/>
+      <c r="M129" s="2"/>
+      <c r="N129" s="2"/>
+      <c r="O129" s="2"/>
+      <c r="P129" s="2"/>
+      <c r="Q129" s="2"/>
+      <c r="R129" s="2"/>
+      <c r="S129" s="2"/>
+      <c r="T129" s="2"/>
+      <c r="U129" s="2"/>
+    </row>
+    <row r="130" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A130" s="150" t="s">
+        <v>120</v>
+      </c>
+      <c r="B130" s="151"/>
+      <c r="C130" s="151"/>
+      <c r="D130" s="151"/>
+      <c r="E130" s="151"/>
+      <c r="F130" s="151"/>
+      <c r="G130" s="152"/>
+      <c r="H130" s="14"/>
+      <c r="I130" s="2"/>
+      <c r="J130" s="2"/>
+      <c r="K130" s="2"/>
+      <c r="L130" s="2"/>
+      <c r="M130" s="2"/>
+      <c r="N130" s="2"/>
+      <c r="O130" s="2"/>
+      <c r="P130" s="2"/>
+      <c r="Q130" s="2"/>
+      <c r="R130" s="2"/>
+      <c r="S130" s="2"/>
+      <c r="T130" s="2"/>
+      <c r="U130" s="2"/>
+    </row>
+    <row r="131" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A131" s="150" t="s">
+        <v>121</v>
+      </c>
+      <c r="B131" s="151"/>
+      <c r="C131" s="151"/>
+      <c r="D131" s="151"/>
+      <c r="E131" s="151"/>
+      <c r="F131" s="151"/>
+      <c r="G131" s="152"/>
+      <c r="H131" s="14"/>
+      <c r="I131" s="2"/>
+      <c r="J131" s="2"/>
+      <c r="K131" s="2"/>
+      <c r="L131" s="2"/>
+      <c r="M131" s="2"/>
+      <c r="N131" s="2"/>
+      <c r="O131" s="2"/>
+      <c r="P131" s="2"/>
+      <c r="Q131" s="2"/>
+      <c r="R131" s="2"/>
+      <c r="S131" s="2"/>
+      <c r="T131" s="2"/>
+      <c r="U131" s="2"/>
+    </row>
+    <row r="132" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A132" s="150" t="s">
+        <v>131</v>
+      </c>
+      <c r="B132" s="151"/>
+      <c r="C132" s="151"/>
+      <c r="D132" s="151"/>
+      <c r="E132" s="151"/>
+      <c r="F132" s="151"/>
+      <c r="G132" s="152"/>
+      <c r="H132" s="14"/>
+      <c r="I132" s="2"/>
+      <c r="J132" s="2"/>
+      <c r="K132" s="2"/>
+      <c r="L132" s="2"/>
+      <c r="M132" s="2"/>
+      <c r="N132" s="2"/>
+      <c r="O132" s="2"/>
+      <c r="P132" s="2"/>
+      <c r="Q132" s="2"/>
+      <c r="R132" s="2"/>
+      <c r="S132" s="2"/>
+      <c r="T132" s="2"/>
+      <c r="U132" s="2"/>
+    </row>
+    <row r="133" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A133" s="150" t="s">
+        <v>122</v>
+      </c>
+      <c r="B133" s="151"/>
+      <c r="C133" s="151"/>
+      <c r="D133" s="151"/>
+      <c r="E133" s="151"/>
+      <c r="F133" s="151"/>
+      <c r="G133" s="152"/>
+      <c r="H133" s="14"/>
+      <c r="I133" s="2"/>
+      <c r="J133" s="2"/>
+      <c r="K133" s="2"/>
+      <c r="L133" s="2"/>
+      <c r="M133" s="2"/>
+      <c r="N133" s="2"/>
+      <c r="O133" s="2"/>
+      <c r="P133" s="2"/>
+      <c r="Q133" s="2"/>
+      <c r="R133" s="2"/>
+      <c r="S133" s="2"/>
+      <c r="T133" s="2"/>
+      <c r="U133" s="2"/>
+    </row>
+    <row r="134" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A134" s="150" t="s">
+        <v>123</v>
+      </c>
+      <c r="B134" s="151"/>
+      <c r="C134" s="151"/>
+      <c r="D134" s="151"/>
+      <c r="E134" s="151"/>
+      <c r="F134" s="151"/>
+      <c r="G134" s="152"/>
+      <c r="H134" s="14"/>
+      <c r="I134" s="2"/>
+      <c r="J134" s="2"/>
+      <c r="K134" s="2"/>
+      <c r="L134" s="2"/>
+      <c r="M134" s="2"/>
+      <c r="N134" s="2"/>
+      <c r="O134" s="2"/>
+      <c r="P134" s="2"/>
+      <c r="Q134" s="2"/>
+      <c r="R134" s="2"/>
+      <c r="S134" s="2"/>
+      <c r="T134" s="2"/>
+      <c r="U134" s="2"/>
+    </row>
+    <row r="135" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A135" s="150" t="s">
+        <v>124</v>
+      </c>
+      <c r="B135" s="151"/>
+      <c r="C135" s="151"/>
+      <c r="D135" s="151"/>
+      <c r="E135" s="151"/>
+      <c r="F135" s="151"/>
+      <c r="G135" s="152"/>
+      <c r="H135" s="14"/>
+      <c r="I135" s="2"/>
+      <c r="J135" s="2"/>
+      <c r="K135" s="2"/>
+      <c r="L135" s="2"/>
+      <c r="M135" s="2"/>
+      <c r="N135" s="2"/>
+      <c r="O135" s="2"/>
+      <c r="P135" s="2"/>
+      <c r="Q135" s="2"/>
+      <c r="R135" s="2"/>
+      <c r="S135" s="2"/>
+      <c r="T135" s="2"/>
+      <c r="U135" s="2"/>
+    </row>
+    <row r="136" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A136" s="150" t="s">
+        <v>225</v>
+      </c>
+      <c r="B136" s="151"/>
+      <c r="C136" s="151"/>
+      <c r="D136" s="151"/>
+      <c r="E136" s="151"/>
+      <c r="F136" s="151"/>
+      <c r="G136" s="152"/>
+      <c r="H136" s="14"/>
+      <c r="I136" s="2"/>
+      <c r="J136" s="2"/>
+      <c r="K136" s="2"/>
+      <c r="L136" s="2"/>
+      <c r="M136" s="2"/>
+      <c r="N136" s="2"/>
+      <c r="O136" s="2"/>
+      <c r="P136" s="2"/>
+      <c r="Q136" s="2"/>
+      <c r="R136" s="2"/>
+      <c r="S136" s="2"/>
+      <c r="T136" s="2"/>
+      <c r="U136" s="2"/>
+    </row>
+    <row r="137" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A137" s="150" t="s">
+        <v>126</v>
+      </c>
+      <c r="B137" s="151"/>
+      <c r="C137" s="151"/>
+      <c r="D137" s="151"/>
+      <c r="E137" s="151"/>
+      <c r="F137" s="151"/>
+      <c r="G137" s="152"/>
+      <c r="H137" s="14"/>
+      <c r="I137" s="2"/>
+      <c r="J137" s="2"/>
+      <c r="K137" s="2"/>
+      <c r="L137" s="2"/>
+      <c r="M137" s="2"/>
+      <c r="N137" s="2"/>
+      <c r="O137" s="2"/>
+      <c r="P137" s="2"/>
+      <c r="Q137" s="2"/>
+      <c r="R137" s="2"/>
+      <c r="S137" s="2"/>
+      <c r="T137" s="2"/>
+      <c r="U137" s="2"/>
+    </row>
+    <row r="138" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A138" s="150" t="s">
+        <v>127</v>
+      </c>
+      <c r="B138" s="151"/>
+      <c r="C138" s="151"/>
+      <c r="D138" s="151"/>
+      <c r="E138" s="151"/>
+      <c r="F138" s="151"/>
+      <c r="G138" s="152"/>
+      <c r="H138" s="14"/>
+      <c r="I138" s="2"/>
+      <c r="J138" s="2"/>
+      <c r="K138" s="2"/>
+      <c r="L138" s="2"/>
+      <c r="M138" s="2"/>
+      <c r="N138" s="2"/>
+      <c r="O138" s="2"/>
+      <c r="P138" s="2"/>
+      <c r="Q138" s="2"/>
+      <c r="R138" s="2"/>
+      <c r="S138" s="2"/>
+      <c r="T138" s="2"/>
+      <c r="U138" s="2"/>
+    </row>
+    <row r="139" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A139" s="150" t="s">
+        <v>128</v>
+      </c>
+      <c r="B139" s="151"/>
+      <c r="C139" s="151"/>
+      <c r="D139" s="151"/>
+      <c r="E139" s="151"/>
+      <c r="F139" s="151"/>
+      <c r="G139" s="152"/>
+      <c r="H139" s="14"/>
+      <c r="I139" s="2"/>
+      <c r="J139" s="2"/>
+      <c r="K139" s="2"/>
+      <c r="L139" s="2"/>
+      <c r="M139" s="2"/>
+      <c r="N139" s="2"/>
+      <c r="O139" s="2"/>
+      <c r="P139" s="2"/>
+      <c r="Q139" s="2"/>
+      <c r="R139" s="2"/>
+      <c r="S139" s="2"/>
+      <c r="T139" s="2"/>
+      <c r="U139" s="2"/>
+    </row>
+    <row r="140" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A140" s="150" t="s">
+        <v>226</v>
+      </c>
+      <c r="B140" s="151"/>
+      <c r="C140" s="151"/>
+      <c r="D140" s="151"/>
+      <c r="E140" s="151"/>
+      <c r="F140" s="151"/>
+      <c r="G140" s="152"/>
+      <c r="H140" s="14"/>
+      <c r="I140" s="2"/>
+      <c r="J140" s="2"/>
+      <c r="K140" s="2"/>
+      <c r="L140" s="2"/>
+      <c r="M140" s="2"/>
+      <c r="N140" s="2"/>
+      <c r="O140" s="2"/>
+      <c r="P140" s="2"/>
+      <c r="Q140" s="2"/>
+      <c r="R140" s="2"/>
+      <c r="S140" s="2"/>
+      <c r="T140" s="2"/>
+      <c r="U140" s="2"/>
+    </row>
+    <row r="141" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A141" s="150" t="s">
+        <v>98</v>
+      </c>
+      <c r="B141" s="151"/>
+      <c r="C141" s="151"/>
+      <c r="D141" s="151"/>
+      <c r="E141" s="151"/>
+      <c r="F141" s="151"/>
+      <c r="G141" s="152"/>
+      <c r="H141" s="14"/>
+      <c r="I141" s="2"/>
+      <c r="J141" s="2"/>
+      <c r="K141" s="2"/>
+      <c r="L141" s="2"/>
+      <c r="M141" s="2"/>
+      <c r="N141" s="2"/>
+      <c r="O141" s="2"/>
+      <c r="P141" s="2"/>
+      <c r="Q141" s="2"/>
+      <c r="R141" s="2"/>
+      <c r="S141" s="2"/>
+      <c r="T141" s="2"/>
+      <c r="U141" s="2"/>
+    </row>
+    <row r="142" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A142" s="150" t="s">
+        <v>227</v>
+      </c>
+      <c r="B142" s="151"/>
+      <c r="C142" s="151"/>
+      <c r="D142" s="151"/>
+      <c r="E142" s="151"/>
+      <c r="F142" s="151"/>
+      <c r="G142" s="152"/>
+      <c r="H142" s="14"/>
+      <c r="I142" s="2"/>
+      <c r="J142" s="2"/>
+      <c r="K142" s="2"/>
+      <c r="L142" s="2"/>
+      <c r="M142" s="2"/>
+      <c r="N142" s="2"/>
+      <c r="O142" s="2"/>
+      <c r="P142" s="2"/>
+      <c r="Q142" s="2"/>
+      <c r="R142" s="2"/>
+      <c r="S142" s="2"/>
+      <c r="T142" s="2"/>
+      <c r="U142" s="2"/>
+    </row>
+    <row r="143" spans="1:21" ht="30" customHeight="1">
+      <c r="A143" s="150" t="s">
+        <v>228</v>
+      </c>
+      <c r="B143" s="151"/>
+      <c r="C143" s="151"/>
+      <c r="D143" s="151"/>
+      <c r="E143" s="151"/>
+      <c r="F143" s="151"/>
+      <c r="G143" s="152"/>
+      <c r="H143" s="14"/>
+      <c r="I143" s="2"/>
+      <c r="J143" s="2"/>
+      <c r="K143" s="2"/>
+      <c r="L143" s="2"/>
+      <c r="M143" s="2"/>
+      <c r="N143" s="2"/>
+      <c r="O143" s="2"/>
+      <c r="P143" s="2"/>
+      <c r="Q143" s="2"/>
+      <c r="R143" s="2"/>
+      <c r="S143" s="2"/>
+      <c r="T143" s="2"/>
+      <c r="U143" s="2"/>
+    </row>
+    <row r="144" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A144" s="150" t="s">
+        <v>229</v>
+      </c>
+      <c r="B144" s="151"/>
+      <c r="C144" s="151"/>
+      <c r="D144" s="151"/>
+      <c r="E144" s="151"/>
+      <c r="F144" s="151"/>
+      <c r="G144" s="152"/>
+      <c r="H144" s="14"/>
+      <c r="I144" s="2"/>
+      <c r="J144" s="2"/>
+      <c r="K144" s="2"/>
+      <c r="L144" s="2"/>
+      <c r="M144" s="2"/>
+      <c r="N144" s="2"/>
+      <c r="O144" s="2"/>
+      <c r="P144" s="2"/>
+      <c r="Q144" s="2"/>
+      <c r="R144" s="2"/>
+      <c r="S144" s="2"/>
+      <c r="T144" s="2"/>
+      <c r="U144" s="2"/>
+    </row>
+    <row r="145" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A145" s="150" t="s">
+        <v>99</v>
+      </c>
+      <c r="B145" s="151"/>
+      <c r="C145" s="151"/>
+      <c r="D145" s="151"/>
+      <c r="E145" s="151"/>
+      <c r="F145" s="151"/>
+      <c r="G145" s="152"/>
+      <c r="H145" s="14"/>
+      <c r="I145" s="2"/>
+      <c r="J145" s="2"/>
+      <c r="K145" s="2"/>
+      <c r="L145" s="2"/>
+      <c r="M145" s="2"/>
+      <c r="N145" s="2"/>
+      <c r="O145" s="2"/>
+      <c r="P145" s="2"/>
+      <c r="Q145" s="2"/>
+      <c r="R145" s="2"/>
+      <c r="S145" s="2"/>
+      <c r="T145" s="2"/>
+      <c r="U145" s="2"/>
+    </row>
+    <row r="146" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A146" s="150" t="s">
+        <v>100</v>
+      </c>
+      <c r="B146" s="151"/>
+      <c r="C146" s="151"/>
+      <c r="D146" s="151"/>
+      <c r="E146" s="151"/>
+      <c r="F146" s="151"/>
+      <c r="G146" s="152"/>
+      <c r="H146" s="14"/>
+      <c r="I146" s="2"/>
+      <c r="J146" s="2"/>
+      <c r="K146" s="2"/>
+      <c r="L146" s="2"/>
+      <c r="M146" s="2"/>
+      <c r="N146" s="2"/>
+      <c r="O146" s="2"/>
+      <c r="P146" s="2"/>
+      <c r="Q146" s="2"/>
+      <c r="R146" s="2"/>
+      <c r="S146" s="2"/>
+      <c r="T146" s="2"/>
+      <c r="U146" s="2"/>
+    </row>
+    <row r="147" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A147" s="150" t="s">
+        <v>101</v>
+      </c>
+      <c r="B147" s="151"/>
+      <c r="C147" s="151"/>
+      <c r="D147" s="151"/>
+      <c r="E147" s="151"/>
+      <c r="F147" s="151"/>
+      <c r="G147" s="152"/>
+      <c r="H147" s="14"/>
+      <c r="I147" s="2"/>
+      <c r="J147" s="2"/>
+      <c r="K147" s="2"/>
+      <c r="L147" s="2"/>
+      <c r="M147" s="2"/>
+      <c r="N147" s="2"/>
+      <c r="O147" s="2"/>
+      <c r="P147" s="2"/>
+      <c r="Q147" s="2"/>
+      <c r="R147" s="2"/>
+      <c r="S147" s="2"/>
+      <c r="T147" s="2"/>
+      <c r="U147" s="2"/>
+    </row>
+    <row r="148" spans="1:21" ht="62.45" customHeight="1">
+      <c r="A148" s="150" t="s">
         <v>230</v>
-      </c>
-[...4906 lines deleted...]
-        <v>225</v>
       </c>
       <c r="B148" s="151"/>
       <c r="C148" s="151"/>
       <c r="D148" s="151"/>
       <c r="E148" s="151"/>
       <c r="F148" s="151"/>
       <c r="G148" s="152"/>
-      <c r="H148" s="78"/>
-[...380 lines deleted...]
-      <c r="A163" s="147" t="s">
+      <c r="H148" s="14"/>
+      <c r="I148" s="2"/>
+      <c r="J148" s="2"/>
+      <c r="K148" s="2"/>
+      <c r="L148" s="2"/>
+      <c r="M148" s="2"/>
+      <c r="N148" s="2"/>
+      <c r="O148" s="2"/>
+      <c r="P148" s="2"/>
+      <c r="Q148" s="2"/>
+      <c r="R148" s="2"/>
+      <c r="S148" s="2"/>
+      <c r="T148" s="2"/>
+      <c r="U148" s="2"/>
+    </row>
+    <row r="149" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A149" s="150" t="s">
+        <v>231</v>
+      </c>
+      <c r="B149" s="151"/>
+      <c r="C149" s="151"/>
+      <c r="D149" s="151"/>
+      <c r="E149" s="151"/>
+      <c r="F149" s="151"/>
+      <c r="G149" s="152"/>
+      <c r="H149" s="14"/>
+      <c r="I149" s="2"/>
+      <c r="J149" s="2"/>
+      <c r="K149" s="2"/>
+      <c r="L149" s="2"/>
+      <c r="M149" s="2"/>
+      <c r="N149" s="2"/>
+      <c r="O149" s="2"/>
+      <c r="P149" s="2"/>
+      <c r="Q149" s="2"/>
+      <c r="R149" s="2"/>
+      <c r="S149" s="2"/>
+      <c r="T149" s="2"/>
+      <c r="U149" s="2"/>
+    </row>
+    <row r="150" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A150" s="150" t="s">
         <v>232</v>
       </c>
-      <c r="B163" s="148"/>
-[...201 lines deleted...]
-      <c r="V171" s="46"/>
+      <c r="B150" s="151"/>
+      <c r="C150" s="151"/>
+      <c r="D150" s="151"/>
+      <c r="E150" s="151"/>
+      <c r="F150" s="151"/>
+      <c r="G150" s="152"/>
+      <c r="H150" s="14"/>
+      <c r="I150" s="2"/>
+      <c r="J150" s="2"/>
+      <c r="K150" s="2"/>
+      <c r="L150" s="2"/>
+      <c r="M150" s="2"/>
+      <c r="N150" s="2"/>
+      <c r="O150" s="2"/>
+      <c r="P150" s="2"/>
+      <c r="Q150" s="2"/>
+      <c r="R150" s="2"/>
+      <c r="S150" s="2"/>
+      <c r="T150" s="2"/>
+      <c r="U150" s="2"/>
+    </row>
+    <row r="151" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A151" s="150" t="s">
+        <v>233</v>
+      </c>
+      <c r="B151" s="151"/>
+      <c r="C151" s="151"/>
+      <c r="D151" s="151"/>
+      <c r="E151" s="151"/>
+      <c r="F151" s="151"/>
+      <c r="G151" s="152"/>
+      <c r="H151" s="14"/>
+      <c r="I151" s="2"/>
+      <c r="J151" s="2"/>
+      <c r="K151" s="2"/>
+      <c r="L151" s="2"/>
+      <c r="M151" s="2"/>
+      <c r="N151" s="2"/>
+      <c r="O151" s="2"/>
+      <c r="P151" s="2"/>
+      <c r="Q151" s="2"/>
+      <c r="R151" s="2"/>
+      <c r="S151" s="2"/>
+      <c r="T151" s="2"/>
+      <c r="U151" s="2"/>
+    </row>
+    <row r="152" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A152" s="150" t="s">
+        <v>234</v>
+      </c>
+      <c r="B152" s="151"/>
+      <c r="C152" s="151"/>
+      <c r="D152" s="151"/>
+      <c r="E152" s="151"/>
+      <c r="F152" s="151"/>
+      <c r="G152" s="152"/>
+      <c r="H152" s="14"/>
+      <c r="I152" s="2"/>
+      <c r="J152" s="2"/>
+      <c r="K152" s="2"/>
+      <c r="L152" s="2"/>
+      <c r="M152" s="2"/>
+      <c r="N152" s="2"/>
+      <c r="O152" s="2"/>
+      <c r="P152" s="2"/>
+      <c r="Q152" s="2"/>
+      <c r="R152" s="2"/>
+      <c r="S152" s="2"/>
+      <c r="T152" s="2"/>
+      <c r="U152" s="2"/>
+    </row>
+    <row r="153" spans="1:21" ht="39.950000000000003" customHeight="1">
+      <c r="A153" s="153" t="s">
+        <v>235</v>
+      </c>
+      <c r="B153" s="154"/>
+      <c r="C153" s="154"/>
+      <c r="D153" s="154"/>
+      <c r="E153" s="154"/>
+      <c r="F153" s="154"/>
+      <c r="G153" s="155"/>
+      <c r="H153" s="14"/>
+      <c r="I153" s="2"/>
+      <c r="J153" s="2"/>
+      <c r="K153" s="2"/>
+      <c r="L153" s="2"/>
+      <c r="M153" s="2"/>
+      <c r="N153" s="2"/>
+      <c r="O153" s="2"/>
+      <c r="P153" s="2"/>
+      <c r="Q153" s="2"/>
+      <c r="R153" s="2"/>
+      <c r="S153" s="2"/>
+      <c r="T153" s="2"/>
+      <c r="U153" s="2"/>
+    </row>
+    <row r="154" spans="1:21" ht="15" customHeight="1">
+      <c r="A154" s="59"/>
+      <c r="B154" s="59"/>
+      <c r="C154" s="60"/>
+      <c r="D154" s="60"/>
+      <c r="E154" s="60"/>
+      <c r="F154" s="61"/>
+      <c r="G154" s="61"/>
+      <c r="H154" s="2"/>
+      <c r="I154" s="2"/>
+      <c r="J154" s="2"/>
+      <c r="K154" s="2"/>
+      <c r="L154" s="2"/>
+      <c r="M154" s="2"/>
+      <c r="N154" s="2"/>
+      <c r="O154" s="2"/>
+      <c r="P154" s="2"/>
+      <c r="Q154" s="2"/>
+      <c r="R154" s="2"/>
+      <c r="S154" s="2"/>
+      <c r="T154" s="2"/>
+      <c r="U154" s="2"/>
+    </row>
+    <row r="155" spans="1:21" ht="15" customHeight="1">
+      <c r="F155" s="63"/>
+      <c r="G155" s="63"/>
+      <c r="H155" s="2"/>
+      <c r="I155" s="2"/>
+      <c r="J155" s="2"/>
+      <c r="K155" s="2"/>
+      <c r="L155" s="2"/>
+      <c r="M155" s="2"/>
+      <c r="N155" s="2"/>
+      <c r="O155" s="2"/>
+      <c r="P155" s="2"/>
+      <c r="Q155" s="2"/>
+      <c r="R155" s="2"/>
+      <c r="S155" s="2"/>
+      <c r="T155" s="2"/>
+      <c r="U155" s="2"/>
+    </row>
+    <row r="156" spans="1:21" ht="15" customHeight="1">
+      <c r="F156" s="63"/>
+      <c r="G156" s="63"/>
+      <c r="H156" s="2"/>
+      <c r="I156" s="2"/>
+      <c r="J156" s="2"/>
+      <c r="K156" s="2"/>
+      <c r="L156" s="2"/>
+      <c r="M156" s="2"/>
+      <c r="N156" s="2"/>
+      <c r="O156" s="2"/>
+      <c r="P156" s="2"/>
+      <c r="Q156" s="2"/>
+      <c r="R156" s="2"/>
+      <c r="S156" s="2"/>
+      <c r="T156" s="2"/>
+      <c r="U156" s="2"/>
+    </row>
+    <row r="157" spans="1:21" ht="15" customHeight="1">
+      <c r="F157" s="63"/>
+      <c r="G157" s="63"/>
+      <c r="H157" s="2"/>
+      <c r="I157" s="2"/>
+      <c r="J157" s="2"/>
+      <c r="K157" s="2"/>
+      <c r="L157" s="2"/>
+      <c r="M157" s="2"/>
+      <c r="N157" s="2"/>
+      <c r="O157" s="2"/>
+      <c r="P157" s="2"/>
+      <c r="Q157" s="2"/>
+      <c r="R157" s="2"/>
+      <c r="S157" s="2"/>
+      <c r="T157" s="2"/>
+      <c r="U157" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="38">
-[...3 lines deleted...]
-    <mergeCell ref="A133:G133"/>
+  <mergeCells count="61">
+    <mergeCell ref="A153:G153"/>
+    <mergeCell ref="A147:G147"/>
+    <mergeCell ref="A148:G148"/>
+    <mergeCell ref="A149:G149"/>
+    <mergeCell ref="A150:G150"/>
+    <mergeCell ref="A151:G151"/>
+    <mergeCell ref="A152:G152"/>
+    <mergeCell ref="A146:G146"/>
+    <mergeCell ref="A135:G135"/>
+    <mergeCell ref="A136:G136"/>
     <mergeCell ref="A137:G137"/>
-    <mergeCell ref="A136:G136"/>
-[...1 lines deleted...]
-    <mergeCell ref="A134:G134"/>
+    <mergeCell ref="A138:G138"/>
+    <mergeCell ref="A139:G139"/>
     <mergeCell ref="A140:G140"/>
-    <mergeCell ref="A139:G139"/>
-    <mergeCell ref="A138:G138"/>
     <mergeCell ref="A141:G141"/>
     <mergeCell ref="A142:G142"/>
     <mergeCell ref="A143:G143"/>
     <mergeCell ref="A144:G144"/>
-    <mergeCell ref="A149:G149"/>
-[...2 lines deleted...]
-    <mergeCell ref="A146:G146"/>
     <mergeCell ref="A145:G145"/>
-    <mergeCell ref="A153:G153"/>
-[...16 lines deleted...]
-    <mergeCell ref="A166:G166"/>
+    <mergeCell ref="A134:G134"/>
+    <mergeCell ref="A119:G119"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="A125:G125"/>
+    <mergeCell ref="A126:G126"/>
+    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="A128:G128"/>
+    <mergeCell ref="A129:G129"/>
+    <mergeCell ref="A130:G130"/>
+    <mergeCell ref="A131:G131"/>
+    <mergeCell ref="A132:G132"/>
+    <mergeCell ref="A133:G133"/>
+    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A69:G69"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A74:G74"/>
+    <mergeCell ref="A78:G78"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A94:G94"/>
+    <mergeCell ref="A98:G98"/>
+    <mergeCell ref="A100:G100"/>
+    <mergeCell ref="A104:G104"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="A66:G66"/>
+    <mergeCell ref="A29:G29"/>
+    <mergeCell ref="A34:G34"/>
+    <mergeCell ref="A39:G39"/>
+    <mergeCell ref="A42:G42"/>
+    <mergeCell ref="A46:G46"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A52:G52"/>
+    <mergeCell ref="A55:G55"/>
+    <mergeCell ref="A56:G56"/>
+    <mergeCell ref="A60:G60"/>
+    <mergeCell ref="A64:G64"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A1:G1"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="B19:G19"/>
+    <mergeCell ref="A22:G22"/>
   </mergeCells>
-  <hyperlinks>
-[...6 lines deleted...]
-  <legacyDrawing r:id="rId5"/>
+  <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:V159"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{1719FA4D-A675-44FA-9874-CAA6E290D75B}">
+  <dimension ref="A1:AZ136"/>
   <sheetViews>
-    <sheetView showRuler="0" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="A17" sqref="A17"/>
+    <sheetView showRuler="0" topLeftCell="A90" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="A10" sqref="A10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultColWidth="13.7109375" defaultRowHeight="15"/>
   <cols>
-    <col min="1" max="1" width="84.85546875" style="188" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="25" width="14.28515625" customWidth="1"/>
+    <col min="1" max="1" width="67.140625" style="3" customWidth="1"/>
+    <col min="2" max="2" width="56.5703125" style="3" customWidth="1"/>
+    <col min="3" max="3" width="19.85546875" style="3" customWidth="1"/>
+    <col min="4" max="4" width="19.85546875" style="165" customWidth="1"/>
+    <col min="5" max="6" width="19.85546875" style="162" customWidth="1"/>
+    <col min="7" max="7" width="19.85546875" style="62" customWidth="1"/>
+    <col min="8" max="9" width="28.28515625" customWidth="1"/>
+    <col min="10" max="10" width="31.42578125" customWidth="1"/>
+    <col min="11" max="11" width="13.42578125" customWidth="1"/>
+    <col min="12" max="12" width="15.140625" customWidth="1"/>
+    <col min="13" max="27" width="14.28515625" customWidth="1"/>
+    <col min="53" max="16384" width="13.7109375" style="3"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22" ht="34.5" customHeight="1">
-      <c r="A1" s="167" t="s">
+    <row r="1" spans="1:7" ht="31.7" customHeight="1">
+      <c r="A1" s="130" t="s">
+        <v>169</v>
+      </c>
+      <c r="B1" s="130"/>
+      <c r="C1" s="130"/>
+      <c r="D1" s="130"/>
+      <c r="E1" s="130"/>
+      <c r="F1" s="130"/>
+      <c r="G1" s="130"/>
+    </row>
+    <row r="2" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A2" s="88" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="168"/>
-[...22 lines deleted...]
-      <c r="A2" s="1" t="s">
+      <c r="B2" s="88" t="s">
         <v>1</v>
       </c>
-      <c r="B2" s="1" t="s">
+      <c r="C2" s="89">
+        <v>2021</v>
+      </c>
+      <c r="D2" s="90">
+        <v>2022</v>
+      </c>
+      <c r="E2" s="91">
+        <v>2023</v>
+      </c>
+      <c r="F2" s="91">
+        <v>2024</v>
+      </c>
+      <c r="G2" s="89">
+        <v>2025</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A3" s="92" t="s">
+        <v>133</v>
+      </c>
+      <c r="B3" s="92" t="s">
         <v>2</v>
       </c>
-      <c r="C2" s="2">
-[...31 lines deleted...]
-      <c r="A3" s="4" t="s">
+      <c r="C3" s="93">
+        <v>15864</v>
+      </c>
+      <c r="D3" s="94">
+        <v>33428</v>
+      </c>
+      <c r="E3" s="100">
+        <v>20394</v>
+      </c>
+      <c r="F3" s="100">
+        <v>15703</v>
+      </c>
+      <c r="G3" s="112">
+        <v>19976</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A4" s="92" t="s">
+        <v>134</v>
+      </c>
+      <c r="B4" s="92" t="s">
         <v>3</v>
       </c>
-      <c r="B3" s="4" t="s">
+      <c r="C4" s="95">
+        <v>1952908</v>
+      </c>
+      <c r="D4" s="96">
+        <v>2228313</v>
+      </c>
+      <c r="E4" s="100">
+        <v>2230162</v>
+      </c>
+      <c r="F4" s="100">
+        <v>2251672</v>
+      </c>
+      <c r="G4" s="97">
+        <v>2349646</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A5" s="144" t="s">
+        <v>170</v>
+      </c>
+      <c r="B5" s="144"/>
+      <c r="C5" s="144"/>
+      <c r="D5" s="144"/>
+      <c r="E5" s="144"/>
+      <c r="F5" s="144"/>
+      <c r="G5" s="144"/>
+    </row>
+    <row r="6" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A6" s="98" t="s">
+        <v>135</v>
+      </c>
+      <c r="B6" s="98"/>
+      <c r="C6" s="98"/>
+      <c r="D6" s="98"/>
+      <c r="E6" s="98"/>
+      <c r="F6" s="98"/>
+      <c r="G6" s="98"/>
+    </row>
+    <row r="7" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A7" s="92" t="s">
         <v>4</v>
       </c>
-      <c r="C3" s="5">
-[...69 lines deleted...]
-      <c r="A5" s="4" t="s">
+      <c r="B7" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C7" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D7" s="94">
+        <v>10913859</v>
+      </c>
+      <c r="E7" s="100">
+        <v>10869319</v>
+      </c>
+      <c r="F7" s="100">
+        <v>11142029</v>
+      </c>
+      <c r="G7" s="131">
+        <v>11589814</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A8" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="B8" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="C8" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D8" s="94">
+        <v>10838528</v>
+      </c>
+      <c r="E8" s="100">
+        <v>10799030</v>
+      </c>
+      <c r="F8" s="100">
+        <v>10767506</v>
+      </c>
+      <c r="G8" s="131">
+        <v>11243089</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A9" s="92" t="s">
+        <v>139</v>
+      </c>
+      <c r="B9" s="92" t="s">
+        <v>140</v>
+      </c>
+      <c r="C9" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D9" s="94">
+        <v>2793</v>
+      </c>
+      <c r="E9" s="100">
+        <v>2592</v>
+      </c>
+      <c r="F9" s="100">
+        <v>12396</v>
+      </c>
+      <c r="G9" s="131">
+        <v>11455</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A10" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="B10" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="C10" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D10" s="94">
+        <v>19</v>
+      </c>
+      <c r="E10" s="100">
+        <v>18</v>
+      </c>
+      <c r="F10" s="100">
+        <v>19</v>
+      </c>
+      <c r="G10" s="132">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A11" s="92" t="s">
+        <v>143</v>
+      </c>
+      <c r="B11" s="92" t="s">
+        <v>144</v>
+      </c>
+      <c r="C11" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D11" s="123">
+        <v>4.9000000000000004</v>
+      </c>
+      <c r="E11" s="102">
+        <v>4.87</v>
+      </c>
+      <c r="F11" s="102">
+        <v>4.95</v>
+      </c>
+      <c r="G11" s="103">
+        <v>4.92</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A12" s="92" t="s">
+        <v>145</v>
+      </c>
+      <c r="B12" s="92" t="s">
+        <v>146</v>
+      </c>
+      <c r="C12" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D12" s="129">
+        <v>7.0000000000000001E-3</v>
+      </c>
+      <c r="E12" s="105">
+        <v>6.0000000000000001E-3</v>
+      </c>
+      <c r="F12" s="106">
+        <v>2.8000000000000001E-2</v>
+      </c>
+      <c r="G12" s="106">
+        <v>2.5000000000000001E-2</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A13" s="107" t="s">
+        <v>147</v>
+      </c>
+      <c r="B13" s="107" t="s">
+        <v>148</v>
+      </c>
+      <c r="C13" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D13" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E13" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="F13" s="108">
+        <v>2.4E-2</v>
+      </c>
+      <c r="G13" s="106">
+        <v>2.1999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A14" s="92" t="s">
         <v>6</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="B14" s="92" t="s">
         <v>7</v>
       </c>
-      <c r="C5" s="7">
+      <c r="C14" s="109">
+        <v>95.9</v>
+      </c>
+      <c r="D14" s="163">
+        <v>96</v>
+      </c>
+      <c r="E14" s="105">
+        <v>95.7</v>
+      </c>
+      <c r="F14" s="106">
+        <v>95.6</v>
+      </c>
+      <c r="G14" s="106">
+        <v>96.7</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A15" s="92" t="s">
         <v>8</v>
       </c>
-      <c r="D5" s="7">
+      <c r="B15" s="92" t="s">
+        <v>7</v>
+      </c>
+      <c r="C15" s="109">
+        <v>4.0999999999999996</v>
+      </c>
+      <c r="D15" s="163">
+        <v>4</v>
+      </c>
+      <c r="E15" s="105">
+        <v>4.3</v>
+      </c>
+      <c r="F15" s="106">
+        <v>4.4000000000000004</v>
+      </c>
+      <c r="G15" s="106">
+        <v>3.3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A16" s="92" t="s">
+        <v>149</v>
+      </c>
+      <c r="B16" s="92" t="s">
+        <v>150</v>
+      </c>
+      <c r="C16" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D16" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E16" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="F16" s="106">
+        <v>97.4</v>
+      </c>
+      <c r="G16" s="106">
+        <v>97.7</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A17" s="92" t="s">
+        <v>151</v>
+      </c>
+      <c r="B17" s="92" t="s">
+        <v>152</v>
+      </c>
+      <c r="C17" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D17" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E17" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="F17" s="106">
+        <v>1.6</v>
+      </c>
+      <c r="G17" s="106">
+        <v>1.3</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A18" s="92" t="s">
+        <v>153</v>
+      </c>
+      <c r="B18" s="92" t="s">
+        <v>154</v>
+      </c>
+      <c r="C18" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D18" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E18" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="F18" s="111">
+        <v>1</v>
+      </c>
+      <c r="G18" s="111">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A19" s="92" t="s">
+        <v>155</v>
+      </c>
+      <c r="B19" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C19" s="112">
+        <v>233667</v>
+      </c>
+      <c r="D19" s="94">
+        <v>239445</v>
+      </c>
+      <c r="E19" s="113">
+        <v>224169</v>
+      </c>
+      <c r="F19" s="113">
+        <v>214617</v>
+      </c>
+      <c r="G19" s="100">
+        <v>626045</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A20" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B20" s="114"/>
+      <c r="C20" s="114"/>
+      <c r="D20" s="114"/>
+      <c r="E20" s="114"/>
+      <c r="F20" s="114"/>
+      <c r="G20" s="114"/>
+    </row>
+    <row r="21" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A21" s="115" t="s">
+        <v>103</v>
+      </c>
+      <c r="B21" s="115"/>
+      <c r="C21" s="115"/>
+      <c r="D21" s="115"/>
+      <c r="E21" s="115"/>
+      <c r="F21" s="115"/>
+      <c r="G21" s="115"/>
+    </row>
+    <row r="22" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A22" s="92" t="s">
+        <v>104</v>
+      </c>
+      <c r="B22" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C22" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D22" s="94">
+        <v>7221521</v>
+      </c>
+      <c r="E22" s="100">
+        <v>7218709</v>
+      </c>
+      <c r="F22" s="100">
+        <v>7395535</v>
+      </c>
+      <c r="G22" s="93">
+        <v>7333248</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A23" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="B23" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="C23" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D23" s="94">
+        <v>7195955</v>
+      </c>
+      <c r="E23" s="100">
+        <v>7190321</v>
+      </c>
+      <c r="F23" s="100">
+        <v>7157543</v>
+      </c>
+      <c r="G23" s="93">
+        <v>7131270</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A24" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="B24" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="C24" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D24" s="127">
+        <v>12</v>
+      </c>
+      <c r="E24" s="100">
+        <v>12</v>
+      </c>
+      <c r="F24" s="100">
+        <v>12</v>
+      </c>
+      <c r="G24" s="93">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A25" s="92" t="s">
+        <v>139</v>
+      </c>
+      <c r="B25" s="92" t="s">
+        <v>156</v>
+      </c>
+      <c r="C25" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D25" s="127">
+        <v>881</v>
+      </c>
+      <c r="E25" s="100">
+        <v>995</v>
+      </c>
+      <c r="F25" s="100">
+        <v>7874</v>
+      </c>
+      <c r="G25" s="93">
+        <v>6664</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A26" s="92" t="s">
+        <v>157</v>
+      </c>
+      <c r="B26" s="117" t="s">
+        <v>158</v>
+      </c>
+      <c r="C26" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D26" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E26" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="F26" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="G26" s="118">
+        <v>2.1999999999999999E-2</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A27" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B27" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C27" s="110"/>
+      <c r="D27" s="94">
+        <v>235</v>
+      </c>
+      <c r="E27" s="113">
+        <v>379</v>
+      </c>
+      <c r="F27" s="113">
+        <v>339</v>
+      </c>
+      <c r="G27" s="100">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A28" s="115" t="s">
+        <v>106</v>
+      </c>
+      <c r="B28" s="115"/>
+      <c r="C28" s="115"/>
+      <c r="D28" s="115"/>
+      <c r="E28" s="115"/>
+      <c r="F28" s="115"/>
+      <c r="G28" s="115"/>
+    </row>
+    <row r="29" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A29" s="92" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C29" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D29" s="94">
+        <v>3241572</v>
+      </c>
+      <c r="E29" s="100">
+        <v>3182362</v>
+      </c>
+      <c r="F29" s="100">
+        <v>3254506</v>
+      </c>
+      <c r="G29" s="93">
+        <v>3878123</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A30" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="B30" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="C30" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D30" s="94">
+        <v>3222257</v>
+      </c>
+      <c r="E30" s="100">
+        <v>3167101</v>
+      </c>
+      <c r="F30" s="100">
+        <v>3167005</v>
+      </c>
+      <c r="G30" s="93">
+        <v>3774847</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A31" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="B31" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="C31" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D31" s="94">
+        <v>6</v>
+      </c>
+      <c r="E31" s="100">
+        <v>6</v>
+      </c>
+      <c r="F31" s="100">
+        <v>6</v>
+      </c>
+      <c r="G31" s="93">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A32" s="92" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" s="92" t="s">
+        <v>156</v>
+      </c>
+      <c r="C32" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D32" s="94">
+        <v>703</v>
+      </c>
+      <c r="E32" s="100">
+        <v>542</v>
+      </c>
+      <c r="F32" s="100">
+        <v>2884</v>
+      </c>
+      <c r="G32" s="93">
+        <v>3405</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A33" s="92" t="s">
+        <v>157</v>
+      </c>
+      <c r="B33" s="92" t="s">
+        <v>148</v>
+      </c>
+      <c r="C33" s="110"/>
+      <c r="D33" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E33" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="F33" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="G33" s="156">
+        <v>0.02</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A34" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B34" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C34" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D34" s="94">
+        <v>200839</v>
+      </c>
+      <c r="E34" s="113">
+        <v>194369</v>
+      </c>
+      <c r="F34" s="113">
+        <v>192156</v>
+      </c>
+      <c r="G34" s="100">
+        <v>598439</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A35" s="115" t="s">
+        <v>107</v>
+      </c>
+      <c r="B35" s="115"/>
+      <c r="C35" s="115"/>
+      <c r="D35" s="115"/>
+      <c r="E35" s="115"/>
+      <c r="F35" s="115"/>
+      <c r="G35" s="115"/>
+    </row>
+    <row r="36" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A36" s="92" t="s">
+        <v>104</v>
+      </c>
+      <c r="B36" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C36" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D36" s="94">
+        <v>163285</v>
+      </c>
+      <c r="E36" s="100">
+        <v>163469</v>
+      </c>
+      <c r="F36" s="100">
+        <v>164194</v>
+      </c>
+      <c r="G36" s="119">
+        <v>154045</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A37" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="B37" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="C37" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D37" s="94">
+        <v>153551</v>
+      </c>
+      <c r="E37" s="100">
+        <v>155259</v>
+      </c>
+      <c r="F37" s="100">
+        <v>151017</v>
+      </c>
+      <c r="G37" s="93">
+        <v>138600</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A38" s="92" t="s">
+        <v>139</v>
+      </c>
+      <c r="B38" s="92" t="s">
+        <v>156</v>
+      </c>
+      <c r="C38" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D38" s="94">
+        <v>386</v>
+      </c>
+      <c r="E38" s="100">
+        <v>325</v>
+      </c>
+      <c r="F38" s="100">
+        <v>833</v>
+      </c>
+      <c r="G38" s="93">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A39" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="B39" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="C39" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D39" s="127">
+        <v>0</v>
+      </c>
+      <c r="E39" s="158">
+        <v>0</v>
+      </c>
+      <c r="F39" s="158">
+        <v>0</v>
+      </c>
+      <c r="G39" s="93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A40" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B40" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C40" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D40" s="94">
+        <v>2051</v>
+      </c>
+      <c r="E40" s="113">
+        <v>2101</v>
+      </c>
+      <c r="F40" s="113">
+        <v>1929</v>
+      </c>
+      <c r="G40" s="100">
+        <v>1852</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A41" s="115" t="s">
+        <v>108</v>
+      </c>
+      <c r="B41" s="115"/>
+      <c r="C41" s="115"/>
+      <c r="D41" s="115"/>
+      <c r="E41" s="115"/>
+      <c r="F41" s="115"/>
+      <c r="G41" s="115"/>
+    </row>
+    <row r="42" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A42" s="92" t="s">
+        <v>104</v>
+      </c>
+      <c r="B42" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C42" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D42" s="94">
+        <v>206698</v>
+      </c>
+      <c r="E42" s="100">
+        <v>213413</v>
+      </c>
+      <c r="F42" s="100">
+        <v>226974</v>
+      </c>
+      <c r="G42" s="119">
+        <v>199816</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A43" s="92" t="s">
+        <v>137</v>
+      </c>
+      <c r="B43" s="92" t="s">
+        <v>138</v>
+      </c>
+      <c r="C43" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D43" s="94">
+        <v>198274</v>
+      </c>
+      <c r="E43" s="100">
+        <v>205197</v>
+      </c>
+      <c r="F43" s="100">
+        <v>202042</v>
+      </c>
+      <c r="G43" s="93">
+        <v>176451</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A44" s="92" t="s">
+        <v>139</v>
+      </c>
+      <c r="B44" s="92" t="s">
+        <v>156</v>
+      </c>
+      <c r="C44" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D44" s="94">
+        <v>332</v>
+      </c>
+      <c r="E44" s="100">
+        <v>324</v>
+      </c>
+      <c r="F44" s="100">
+        <v>819</v>
+      </c>
+      <c r="G44" s="93">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A45" s="92" t="s">
+        <v>141</v>
+      </c>
+      <c r="B45" s="92" t="s">
+        <v>142</v>
+      </c>
+      <c r="C45" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D45" s="127">
+        <v>0</v>
+      </c>
+      <c r="E45" s="158">
+        <v>0</v>
+      </c>
+      <c r="F45" s="158">
+        <v>0</v>
+      </c>
+      <c r="G45" s="93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A46" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B46" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C46" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D46" s="94">
+        <v>33802</v>
+      </c>
+      <c r="E46" s="113">
+        <v>25229</v>
+      </c>
+      <c r="F46" s="113">
+        <v>18082</v>
+      </c>
+      <c r="G46" s="100">
+        <v>24516</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A47" s="115" t="s">
+        <v>159</v>
+      </c>
+      <c r="B47" s="115"/>
+      <c r="C47" s="115"/>
+      <c r="D47" s="115"/>
+      <c r="E47" s="115"/>
+      <c r="F47" s="115"/>
+      <c r="G47" s="115"/>
+    </row>
+    <row r="48" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A48" s="92" t="s">
+        <v>105</v>
+      </c>
+      <c r="B48" s="92" t="s">
+        <v>136</v>
+      </c>
+      <c r="C48" s="93">
+        <v>1042</v>
+      </c>
+      <c r="D48" s="96">
+        <v>1074</v>
+      </c>
+      <c r="E48" s="113">
+        <v>1116</v>
+      </c>
+      <c r="F48" s="113">
+        <v>964</v>
+      </c>
+      <c r="G48" s="100">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A49" s="145" t="s">
+        <v>171</v>
+      </c>
+      <c r="B49" s="145"/>
+      <c r="C49" s="145"/>
+      <c r="D49" s="145"/>
+      <c r="E49" s="145"/>
+      <c r="F49" s="145"/>
+      <c r="G49" s="145"/>
+    </row>
+    <row r="50" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A50" s="120" t="s">
+        <v>10</v>
+      </c>
+      <c r="B50" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C50" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D50" s="96">
+        <v>458</v>
+      </c>
+      <c r="E50" s="113">
+        <v>498</v>
+      </c>
+      <c r="F50" s="113">
+        <v>501</v>
+      </c>
+      <c r="G50" s="100">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A51" s="92" t="s">
+        <v>12</v>
+      </c>
+      <c r="B51" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C51" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D51" s="96">
+        <v>50924</v>
+      </c>
+      <c r="E51" s="113">
+        <v>51706</v>
+      </c>
+      <c r="F51" s="113">
+        <v>52359</v>
+      </c>
+      <c r="G51" s="100">
+        <v>51585</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A52" s="92" t="s">
+        <v>13</v>
+      </c>
+      <c r="B52" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C52" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D52" s="96">
+        <v>157</v>
+      </c>
+      <c r="E52" s="113">
+        <v>104</v>
+      </c>
+      <c r="F52" s="113">
+        <v>110</v>
+      </c>
+      <c r="G52" s="100">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A53" s="92" t="s">
+        <v>14</v>
+      </c>
+      <c r="B53" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C53" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D53" s="96">
+        <v>615</v>
+      </c>
+      <c r="E53" s="113">
+        <v>602</v>
+      </c>
+      <c r="F53" s="113">
+        <v>611</v>
+      </c>
+      <c r="G53" s="100">
+        <v>1781</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A54" s="92" t="s">
+        <v>15</v>
+      </c>
+      <c r="B54" s="92" t="s">
+        <v>11</v>
+      </c>
+      <c r="C54" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D54" s="96">
+        <v>51539</v>
+      </c>
+      <c r="E54" s="113">
+        <v>52307</v>
+      </c>
+      <c r="F54" s="113">
+        <v>52970</v>
+      </c>
+      <c r="G54" s="100">
+        <v>53366</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A55" s="145" t="s">
+        <v>16</v>
+      </c>
+      <c r="B55" s="145"/>
+      <c r="C55" s="145"/>
+      <c r="D55" s="145"/>
+      <c r="E55" s="145"/>
+      <c r="F55" s="145"/>
+      <c r="G55" s="145"/>
+    </row>
+    <row r="56" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A56" s="121" t="s">
+        <v>160</v>
+      </c>
+      <c r="B56" s="121"/>
+      <c r="C56" s="121"/>
+      <c r="D56" s="121"/>
+      <c r="E56" s="121"/>
+      <c r="F56" s="121"/>
+      <c r="G56" s="121"/>
+    </row>
+    <row r="57" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A57" s="92" t="s">
+        <v>161</v>
+      </c>
+      <c r="B57" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C57" s="95">
+        <v>151</v>
+      </c>
+      <c r="D57" s="96">
+        <v>85</v>
+      </c>
+      <c r="E57" s="116">
+        <v>89</v>
+      </c>
+      <c r="F57" s="116">
+        <v>84</v>
+      </c>
+      <c r="G57" s="93">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A58" s="92" t="s">
+        <v>162</v>
+      </c>
+      <c r="B58" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C58" s="95">
+        <v>6013</v>
+      </c>
+      <c r="D58" s="96">
+        <v>6716</v>
+      </c>
+      <c r="E58" s="93">
+        <v>6763</v>
+      </c>
+      <c r="F58" s="93">
+        <v>6744</v>
+      </c>
+      <c r="G58" s="93">
+        <v>7268</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A59" s="92" t="s">
+        <v>18</v>
+      </c>
+      <c r="B59" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C59" s="95">
+        <v>441</v>
+      </c>
+      <c r="D59" s="96">
+        <v>350</v>
+      </c>
+      <c r="E59" s="116">
+        <v>351</v>
+      </c>
+      <c r="F59" s="116">
+        <v>322</v>
+      </c>
+      <c r="G59" s="93">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A60" s="92" t="s">
+        <v>109</v>
+      </c>
+      <c r="B60" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C60" s="95">
+        <v>222</v>
+      </c>
+      <c r="D60" s="96">
+        <v>246</v>
+      </c>
+      <c r="E60" s="116">
+        <v>248</v>
+      </c>
+      <c r="F60" s="116">
+        <v>246</v>
+      </c>
+      <c r="G60" s="93">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A61" s="121" t="s">
+        <v>163</v>
+      </c>
+      <c r="B61" s="121"/>
+      <c r="C61" s="121"/>
+      <c r="D61" s="121"/>
+      <c r="E61" s="121"/>
+      <c r="F61" s="121"/>
+      <c r="G61" s="121"/>
+    </row>
+    <row r="62" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A62" s="92" t="s">
+        <v>164</v>
+      </c>
+      <c r="B62" s="92" t="s">
+        <v>110</v>
+      </c>
+      <c r="C62" s="122">
+        <v>0.08</v>
+      </c>
+      <c r="D62" s="164">
+        <v>0.04</v>
+      </c>
+      <c r="E62" s="102">
+        <v>0.04</v>
+      </c>
+      <c r="F62" s="102">
+        <v>0.04</v>
+      </c>
+      <c r="G62" s="101">
+        <v>0.01</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A63" s="92" t="s">
+        <v>165</v>
+      </c>
+      <c r="B63" s="92" t="s">
+        <v>111</v>
+      </c>
+      <c r="C63" s="122">
+        <v>3.08</v>
+      </c>
+      <c r="D63" s="164">
+        <v>3.01</v>
+      </c>
+      <c r="E63" s="102">
+        <v>3.03</v>
+      </c>
+      <c r="F63" s="102">
+        <v>3</v>
+      </c>
+      <c r="G63" s="101">
+        <v>3.09</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A64" s="92" t="s">
+        <v>19</v>
+      </c>
+      <c r="B64" s="92" t="s">
+        <v>111</v>
+      </c>
+      <c r="C64" s="122">
+        <v>0.23</v>
+      </c>
+      <c r="D64" s="164">
+        <v>0.16</v>
+      </c>
+      <c r="E64" s="102">
+        <v>0.16</v>
+      </c>
+      <c r="F64" s="102">
+        <v>0.14000000000000001</v>
+      </c>
+      <c r="G64" s="101">
+        <v>0.18</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A65" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B65" s="92" t="s">
+        <v>111</v>
+      </c>
+      <c r="C65" s="122">
+        <v>0.11</v>
+      </c>
+      <c r="D65" s="164">
+        <v>0.11</v>
+      </c>
+      <c r="E65" s="102">
+        <v>0.11</v>
+      </c>
+      <c r="F65" s="102">
+        <v>0.11</v>
+      </c>
+      <c r="G65" s="101">
+        <v>0.1</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A66" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B66" s="114"/>
+      <c r="C66" s="114"/>
+      <c r="D66" s="114"/>
+      <c r="E66" s="114"/>
+      <c r="F66" s="114"/>
+      <c r="G66" s="114"/>
+    </row>
+    <row r="67" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A67" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="B67" s="115"/>
+      <c r="C67" s="115"/>
+      <c r="D67" s="115"/>
+      <c r="E67" s="115"/>
+      <c r="F67" s="115"/>
+      <c r="G67" s="115"/>
+    </row>
+    <row r="68" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A68" s="92" t="s">
+        <v>164</v>
+      </c>
+      <c r="B68" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C68" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D68" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E68" s="116">
+        <v>4</v>
+      </c>
+      <c r="F68" s="116">
+        <v>1</v>
+      </c>
+      <c r="G68" s="93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A69" s="92" t="s">
+        <v>165</v>
+      </c>
+      <c r="B69" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C69" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D69" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E69" s="93">
+        <v>4461</v>
+      </c>
+      <c r="F69" s="93">
+        <v>4543</v>
+      </c>
+      <c r="G69" s="93">
+        <v>4520</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A70" s="92" t="s">
+        <v>19</v>
+      </c>
+      <c r="B70" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C70" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D70" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E70" s="116">
+        <v>188</v>
+      </c>
+      <c r="F70" s="116">
+        <v>185</v>
+      </c>
+      <c r="G70" s="93">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A71" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B71" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C71" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D71" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E71" s="116">
+        <v>149</v>
+      </c>
+      <c r="F71" s="116">
+        <v>153</v>
+      </c>
+      <c r="G71" s="93">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A72" s="115" t="s">
+        <v>113</v>
+      </c>
+      <c r="B72" s="115"/>
+      <c r="C72" s="115"/>
+      <c r="D72" s="115"/>
+      <c r="E72" s="115"/>
+      <c r="F72" s="115"/>
+      <c r="G72" s="115"/>
+    </row>
+    <row r="73" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A73" s="92" t="s">
+        <v>164</v>
+      </c>
+      <c r="B73" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C73" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D73" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E73" s="116">
+        <v>16</v>
+      </c>
+      <c r="F73" s="116">
+        <v>12</v>
+      </c>
+      <c r="G73" s="93">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A74" s="92" t="s">
+        <v>165</v>
+      </c>
+      <c r="B74" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C74" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D74" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E74" s="93">
+        <v>2170</v>
+      </c>
+      <c r="F74" s="93">
+        <v>2073</v>
+      </c>
+      <c r="G74" s="93">
+        <v>2650</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A75" s="92" t="s">
+        <v>19</v>
+      </c>
+      <c r="B75" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C75" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D75" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E75" s="116">
+        <v>109</v>
+      </c>
+      <c r="F75" s="116">
+        <v>72</v>
+      </c>
+      <c r="G75" s="93">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A76" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B76" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C76" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D76" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E76" s="116">
+        <v>65</v>
+      </c>
+      <c r="F76" s="116">
+        <v>58</v>
+      </c>
+      <c r="G76" s="93">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A77" s="115" t="s">
+        <v>114</v>
+      </c>
+      <c r="B77" s="115"/>
+      <c r="C77" s="115"/>
+      <c r="D77" s="115"/>
+      <c r="E77" s="115"/>
+      <c r="F77" s="115"/>
+      <c r="G77" s="115"/>
+    </row>
+    <row r="78" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A78" s="92" t="s">
+        <v>164</v>
+      </c>
+      <c r="B78" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C78" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D78" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E78" s="116">
+        <v>21</v>
+      </c>
+      <c r="F78" s="116">
+        <v>20</v>
+      </c>
+      <c r="G78" s="116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A79" s="92" t="s">
+        <v>165</v>
+      </c>
+      <c r="B79" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C79" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D79" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E79" s="116">
+        <v>48</v>
+      </c>
+      <c r="F79" s="116">
+        <v>50</v>
+      </c>
+      <c r="G79" s="116">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A80" s="92" t="s">
+        <v>19</v>
+      </c>
+      <c r="B80" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C80" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D80" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E80" s="116">
+        <v>16</v>
+      </c>
+      <c r="F80" s="116">
+        <v>25</v>
+      </c>
+      <c r="G80" s="116">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A81" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B81" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C81" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D81" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E81" s="116">
+        <v>10</v>
+      </c>
+      <c r="F81" s="116">
         <v>9</v>
       </c>
-      <c r="E5" s="8">
-[...25 lines deleted...]
-      <c r="A6" s="60" t="s">
+      <c r="G81" s="116">
         <v>8</v>
       </c>
-      <c r="B6" s="68"/>
-[...51 lines deleted...]
-      <c r="B8" s="4" t="s">
+    </row>
+    <row r="82" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A82" s="115" t="s">
+        <v>115</v>
+      </c>
+      <c r="B82" s="115"/>
+      <c r="C82" s="115"/>
+      <c r="D82" s="115"/>
+      <c r="E82" s="115"/>
+      <c r="F82" s="115"/>
+      <c r="G82" s="115"/>
+    </row>
+    <row r="83" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A83" s="92" t="s">
+        <v>164</v>
+      </c>
+      <c r="B83" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C83" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D83" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E83" s="116">
+        <v>27</v>
+      </c>
+      <c r="F83" s="116">
+        <v>27</v>
+      </c>
+      <c r="G83" s="116">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A84" s="92" t="s">
+        <v>165</v>
+      </c>
+      <c r="B84" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C84" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D84" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E84" s="116">
+        <v>57</v>
+      </c>
+      <c r="F84" s="116">
+        <v>48</v>
+      </c>
+      <c r="G84" s="116">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A85" s="92" t="s">
+        <v>19</v>
+      </c>
+      <c r="B85" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C85" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D85" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E85" s="116">
+        <v>14</v>
+      </c>
+      <c r="F85" s="116">
+        <v>19</v>
+      </c>
+      <c r="G85" s="116">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A86" s="92" t="s">
+        <v>20</v>
+      </c>
+      <c r="B86" s="92" t="s">
+        <v>17</v>
+      </c>
+      <c r="C86" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="D86" s="110" t="s">
+        <v>5</v>
+      </c>
+      <c r="E86" s="116">
+        <v>13</v>
+      </c>
+      <c r="F86" s="116">
+        <v>13</v>
+      </c>
+      <c r="G86" s="116">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A87" s="121" t="s">
         <v>166</v>
       </c>
-      <c r="C8" s="10">
-[...110 lines deleted...]
-      <c r="B11" s="4" t="s">
+      <c r="B87" s="121"/>
+      <c r="C87" s="121"/>
+      <c r="D87" s="121"/>
+      <c r="E87" s="121"/>
+      <c r="F87" s="121"/>
+      <c r="G87" s="121"/>
+    </row>
+    <row r="88" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A88" s="92" t="s">
+        <v>21</v>
+      </c>
+      <c r="B88" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C88" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D88" s="94">
+        <v>3984</v>
+      </c>
+      <c r="E88" s="100">
+        <v>4281</v>
+      </c>
+      <c r="F88" s="100">
+        <v>4335</v>
+      </c>
+      <c r="G88" s="97">
+        <v>4394</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A89" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="B89" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C89" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D89" s="94">
+        <v>4120</v>
+      </c>
+      <c r="E89" s="100">
+        <v>6219</v>
+      </c>
+      <c r="F89" s="100">
+        <v>8241</v>
+      </c>
+      <c r="G89" s="97">
+        <v>7171</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A90" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B90" s="114"/>
+      <c r="C90" s="114"/>
+      <c r="D90" s="114"/>
+      <c r="E90" s="114"/>
+      <c r="F90" s="114"/>
+      <c r="G90" s="114"/>
+    </row>
+    <row r="91" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A91" s="166" t="s">
+        <v>112</v>
+      </c>
+      <c r="B91" s="167"/>
+      <c r="C91" s="167"/>
+      <c r="D91" s="167"/>
+      <c r="E91" s="167"/>
+      <c r="F91" s="167"/>
+      <c r="G91" s="168"/>
+    </row>
+    <row r="92" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A92" s="92" t="s">
+        <v>21</v>
+      </c>
+      <c r="B92" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C92" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D92" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E92" s="100">
+        <v>4281</v>
+      </c>
+      <c r="F92" s="100">
+        <v>4113</v>
+      </c>
+      <c r="G92" s="97">
+        <v>4081</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A93" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="B93" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C93" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D93" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E93" s="100">
+        <v>5731</v>
+      </c>
+      <c r="F93" s="100">
+        <v>7744</v>
+      </c>
+      <c r="G93" s="97">
+        <v>6721</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A94" s="166" t="s">
+        <v>113</v>
+      </c>
+      <c r="B94" s="167"/>
+      <c r="C94" s="167"/>
+      <c r="D94" s="167"/>
+      <c r="E94" s="167"/>
+      <c r="F94" s="167"/>
+      <c r="G94" s="168"/>
+    </row>
+    <row r="95" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A95" s="92" t="s">
+        <v>21</v>
+      </c>
+      <c r="B95" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C95" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D95" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E95" s="100">
+        <v>168</v>
+      </c>
+      <c r="F95" s="100">
+        <v>254</v>
+      </c>
+      <c r="G95" s="97">
+        <v>313.20999999999998</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A96" s="124" t="s">
+        <v>23</v>
+      </c>
+      <c r="B96" s="92" t="s">
+        <v>22</v>
+      </c>
+      <c r="C96" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D96" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E96" s="100">
+        <v>489</v>
+      </c>
+      <c r="F96" s="100">
+        <v>497</v>
+      </c>
+      <c r="G96" s="97">
+        <v>450.91</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A97" s="121" t="s">
         <v>167</v>
       </c>
-      <c r="C11" s="12">
-[...34 lines deleted...]
-      <c r="B12" s="4" t="s">
+      <c r="B97" s="121"/>
+      <c r="C97" s="121"/>
+      <c r="D97" s="121"/>
+      <c r="E97" s="121"/>
+      <c r="F97" s="121"/>
+      <c r="G97" s="121"/>
+    </row>
+    <row r="98" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A98" s="124" t="s">
+        <v>24</v>
+      </c>
+      <c r="B98" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C98" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D98" s="94">
+        <v>6589</v>
+      </c>
+      <c r="E98" s="95">
+        <v>8756</v>
+      </c>
+      <c r="F98" s="95">
+        <v>6563</v>
+      </c>
+      <c r="G98" s="97">
+        <v>6254</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A99" s="124" t="s">
+        <v>25</v>
+      </c>
+      <c r="B99" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C99" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D99" s="94">
+        <v>1869</v>
+      </c>
+      <c r="E99" s="95">
+        <v>1273</v>
+      </c>
+      <c r="F99" s="95">
+        <v>3177</v>
+      </c>
+      <c r="G99" s="97">
+        <v>11842</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A100" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="B100" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C100" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D100" s="94">
+        <v>2739</v>
+      </c>
+      <c r="E100" s="95">
+        <v>6337</v>
+      </c>
+      <c r="F100" s="95">
+        <v>4287</v>
+      </c>
+      <c r="G100" s="97">
+        <v>5055</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A101" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B101" s="114"/>
+      <c r="C101" s="114"/>
+      <c r="D101" s="114"/>
+      <c r="E101" s="114"/>
+      <c r="F101" s="114"/>
+      <c r="G101" s="114"/>
+    </row>
+    <row r="102" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A102" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="B102" s="115"/>
+      <c r="C102" s="115"/>
+      <c r="D102" s="115"/>
+      <c r="E102" s="115"/>
+      <c r="F102" s="115"/>
+      <c r="G102" s="115"/>
+    </row>
+    <row r="103" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A103" s="124" t="s">
+        <v>24</v>
+      </c>
+      <c r="B103" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C103" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D103" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E103" s="95">
+        <v>5296</v>
+      </c>
+      <c r="F103" s="95">
+        <v>5467</v>
+      </c>
+      <c r="G103" s="97">
+        <v>5330</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A104" s="124" t="s">
+        <v>25</v>
+      </c>
+      <c r="B104" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C104" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D104" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E104" s="95">
+        <v>999</v>
+      </c>
+      <c r="F104" s="95">
+        <v>2225</v>
+      </c>
+      <c r="G104" s="97">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A105" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="B105" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C105" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D105" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E105" s="93">
+        <v>1796</v>
+      </c>
+      <c r="F105" s="93">
+        <v>1961</v>
+      </c>
+      <c r="G105" s="97">
+        <v>2806</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A106" s="115" t="s">
+        <v>113</v>
+      </c>
+      <c r="B106" s="115"/>
+      <c r="C106" s="115"/>
+      <c r="D106" s="115"/>
+      <c r="E106" s="115"/>
+      <c r="F106" s="115"/>
+      <c r="G106" s="115"/>
+    </row>
+    <row r="107" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A107" s="124" t="s">
+        <v>24</v>
+      </c>
+      <c r="B107" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C107" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D107" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E107" s="95">
+        <v>3460</v>
+      </c>
+      <c r="F107" s="95">
+        <v>1096</v>
+      </c>
+      <c r="G107" s="97">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A108" s="124" t="s">
+        <v>25</v>
+      </c>
+      <c r="B108" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C108" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D108" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E108" s="95">
+        <v>274</v>
+      </c>
+      <c r="F108" s="95">
+        <v>953</v>
+      </c>
+      <c r="G108" s="97">
+        <v>10999</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A109" s="124" t="s">
+        <v>26</v>
+      </c>
+      <c r="B109" s="92" t="s">
+        <v>116</v>
+      </c>
+      <c r="C109" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="D109" s="99" t="s">
+        <v>5</v>
+      </c>
+      <c r="E109" s="95">
+        <v>4541</v>
+      </c>
+      <c r="F109" s="95">
+        <v>2327</v>
+      </c>
+      <c r="G109" s="97">
+        <v>2249</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A110" s="121" t="s">
         <v>168</v>
       </c>
-      <c r="C12" s="13">
-[...37 lines deleted...]
-      <c r="C13" s="62">
+      <c r="B110" s="121"/>
+      <c r="C110" s="121"/>
+      <c r="D110" s="121"/>
+      <c r="E110" s="121"/>
+      <c r="F110" s="121"/>
+      <c r="G110" s="121"/>
+    </row>
+    <row r="111" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A111" s="92" t="s">
+        <v>27</v>
+      </c>
+      <c r="B111" s="92" t="s">
+        <v>28</v>
+      </c>
+      <c r="C111" s="126">
+        <v>1</v>
+      </c>
+      <c r="D111" s="94">
+        <v>2</v>
+      </c>
+      <c r="E111" s="100">
+        <v>1</v>
+      </c>
+      <c r="F111" s="100">
+        <v>2</v>
+      </c>
+      <c r="G111" s="116">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" ht="19.5" customHeight="1">
+      <c r="A112" s="92" t="s">
+        <v>29</v>
+      </c>
+      <c r="B112" s="92" t="s">
+        <v>30</v>
+      </c>
+      <c r="C112" s="128">
+        <v>1</v>
+      </c>
+      <c r="D112" s="123">
+        <v>2.99</v>
+      </c>
+      <c r="E112" s="102">
+        <v>0.06</v>
+      </c>
+      <c r="F112" s="102">
+        <v>7.0000000000000007E-2</v>
+      </c>
+      <c r="G112" s="104">
+        <v>3.0000000000000001E-3</v>
+      </c>
+    </row>
+    <row r="113" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A113" s="114" t="s">
+        <v>102</v>
+      </c>
+      <c r="B113" s="114"/>
+      <c r="C113" s="114"/>
+      <c r="D113" s="114"/>
+      <c r="E113" s="114"/>
+      <c r="F113" s="114"/>
+      <c r="G113" s="114"/>
+    </row>
+    <row r="114" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A114" s="115" t="s">
+        <v>112</v>
+      </c>
+      <c r="B114" s="115"/>
+      <c r="C114" s="115"/>
+      <c r="D114" s="115"/>
+      <c r="E114" s="115"/>
+      <c r="F114" s="115"/>
+      <c r="G114" s="115"/>
+    </row>
+    <row r="115" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A115" s="124" t="s">
+        <v>27</v>
+      </c>
+      <c r="B115" s="124" t="s">
+        <v>28</v>
+      </c>
+      <c r="C115" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D115" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E115" s="100">
+        <v>1</v>
+      </c>
+      <c r="F115" s="100">
+        <v>1</v>
+      </c>
+      <c r="G115" s="93">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="116" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A116" s="124" t="s">
+        <v>29</v>
+      </c>
+      <c r="B116" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C116" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D116" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E116" s="102">
+        <v>0.06</v>
+      </c>
+      <c r="F116" s="102">
+        <v>0.06</v>
+      </c>
+      <c r="G116" s="101">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="117" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A117" s="115" t="s">
+        <v>113</v>
+      </c>
+      <c r="B117" s="115"/>
+      <c r="C117" s="115"/>
+      <c r="D117" s="115"/>
+      <c r="E117" s="115"/>
+      <c r="F117" s="115"/>
+      <c r="G117" s="115"/>
+    </row>
+    <row r="118" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A118" s="124" t="s">
+        <v>27</v>
+      </c>
+      <c r="B118" s="124" t="s">
+        <v>28</v>
+      </c>
+      <c r="C118" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D118" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E118" s="118">
+        <v>0</v>
+      </c>
+      <c r="F118" s="159">
+        <v>1</v>
+      </c>
+      <c r="G118" s="93">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="119" spans="1:52" ht="19.5" customHeight="1">
+      <c r="A119" s="124" t="s">
+        <v>29</v>
+      </c>
+      <c r="B119" s="124" t="s">
+        <v>30</v>
+      </c>
+      <c r="C119" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="D119" s="125" t="s">
+        <v>5</v>
+      </c>
+      <c r="E119" s="169">
+        <v>0</v>
+      </c>
+      <c r="F119" s="160">
         <v>0.01</v>
       </c>
-      <c r="D13" s="62">
-[...8 lines deleted...]
-      <c r="G13" s="63">
+      <c r="G119" s="157">
         <v>3.0000000000000001E-3</v>
       </c>
-      <c r="H13" s="45"/>
-[...4904 lines deleted...]
-      <c r="G159" s="92"/>
+    </row>
+    <row r="120" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A120" s="133" t="s">
+        <v>129</v>
+      </c>
+      <c r="B120" s="134"/>
+      <c r="C120" s="134"/>
+      <c r="D120" s="134"/>
+      <c r="E120" s="134"/>
+      <c r="F120" s="134"/>
+      <c r="G120" s="135"/>
+      <c r="H120" s="67"/>
+      <c r="I120" s="67"/>
+      <c r="J120" s="67"/>
+      <c r="K120" s="67"/>
+      <c r="L120" s="67"/>
+      <c r="M120" s="67"/>
+      <c r="N120" s="67"/>
+      <c r="O120" s="67"/>
+      <c r="P120" s="67"/>
+      <c r="Q120" s="67"/>
+      <c r="R120" s="67"/>
+      <c r="S120" s="67"/>
+      <c r="T120" s="67"/>
+      <c r="U120" s="67"/>
+      <c r="V120" s="67"/>
+      <c r="W120" s="67"/>
+      <c r="X120" s="67"/>
+      <c r="Y120" s="67"/>
+      <c r="Z120" s="67"/>
+      <c r="AA120" s="67"/>
+      <c r="AB120" s="67"/>
+      <c r="AC120" s="67"/>
+      <c r="AD120" s="67"/>
+      <c r="AE120" s="67"/>
+      <c r="AF120" s="67"/>
+      <c r="AG120" s="67"/>
+      <c r="AH120" s="67"/>
+      <c r="AI120" s="67"/>
+      <c r="AJ120" s="67"/>
+      <c r="AK120" s="67"/>
+      <c r="AL120" s="67"/>
+      <c r="AM120" s="67"/>
+      <c r="AN120" s="67"/>
+      <c r="AO120" s="67"/>
+      <c r="AP120" s="67"/>
+      <c r="AQ120" s="67"/>
+      <c r="AR120" s="67"/>
+      <c r="AS120" s="67"/>
+      <c r="AT120" s="67"/>
+      <c r="AU120" s="67"/>
+      <c r="AV120" s="67"/>
+      <c r="AW120" s="67"/>
+      <c r="AX120" s="67"/>
+      <c r="AY120" s="67"/>
+      <c r="AZ120" s="67"/>
+    </row>
+    <row r="121" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A121" s="136" t="s">
+        <v>130</v>
+      </c>
+      <c r="B121" s="137"/>
+      <c r="C121" s="137"/>
+      <c r="D121" s="137"/>
+      <c r="E121" s="137"/>
+      <c r="F121" s="137"/>
+      <c r="G121" s="138"/>
+      <c r="H121" s="67"/>
+      <c r="I121" s="67"/>
+      <c r="J121" s="67"/>
+      <c r="K121" s="67"/>
+      <c r="L121" s="67"/>
+      <c r="M121" s="67"/>
+      <c r="N121" s="67"/>
+      <c r="O121" s="67"/>
+      <c r="P121" s="67"/>
+      <c r="Q121" s="67"/>
+      <c r="R121" s="67"/>
+      <c r="S121" s="67"/>
+      <c r="T121" s="67"/>
+      <c r="U121" s="67"/>
+      <c r="V121" s="67"/>
+      <c r="W121" s="67"/>
+      <c r="X121" s="67"/>
+      <c r="Y121" s="67"/>
+      <c r="Z121" s="67"/>
+      <c r="AA121" s="67"/>
+      <c r="AB121" s="67"/>
+      <c r="AC121" s="67"/>
+      <c r="AD121" s="67"/>
+      <c r="AE121" s="67"/>
+      <c r="AF121" s="67"/>
+      <c r="AG121" s="67"/>
+      <c r="AH121" s="67"/>
+      <c r="AI121" s="67"/>
+      <c r="AJ121" s="67"/>
+      <c r="AK121" s="67"/>
+      <c r="AL121" s="67"/>
+      <c r="AM121" s="67"/>
+      <c r="AN121" s="67"/>
+      <c r="AO121" s="67"/>
+      <c r="AP121" s="67"/>
+      <c r="AQ121" s="67"/>
+      <c r="AR121" s="67"/>
+      <c r="AS121" s="67"/>
+      <c r="AT121" s="67"/>
+      <c r="AU121" s="67"/>
+      <c r="AV121" s="67"/>
+      <c r="AW121" s="67"/>
+      <c r="AX121" s="67"/>
+      <c r="AY121" s="67"/>
+      <c r="AZ121" s="67"/>
+    </row>
+    <row r="122" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A122" s="136" t="s">
+        <v>117</v>
+      </c>
+      <c r="B122" s="137"/>
+      <c r="C122" s="137"/>
+      <c r="D122" s="137"/>
+      <c r="E122" s="137"/>
+      <c r="F122" s="137"/>
+      <c r="G122" s="138"/>
+      <c r="H122" s="67"/>
+      <c r="I122" s="67"/>
+      <c r="J122" s="67"/>
+      <c r="K122" s="67"/>
+      <c r="L122" s="67"/>
+      <c r="M122" s="67"/>
+      <c r="N122" s="67"/>
+      <c r="O122" s="67"/>
+      <c r="P122" s="67"/>
+      <c r="Q122" s="67"/>
+      <c r="R122" s="67"/>
+      <c r="S122" s="67"/>
+      <c r="T122" s="67"/>
+      <c r="U122" s="67"/>
+      <c r="V122" s="67"/>
+      <c r="W122" s="67"/>
+      <c r="X122" s="67"/>
+      <c r="Y122" s="67"/>
+      <c r="Z122" s="67"/>
+      <c r="AA122" s="67"/>
+      <c r="AB122" s="67"/>
+      <c r="AC122" s="67"/>
+      <c r="AD122" s="67"/>
+      <c r="AE122" s="67"/>
+      <c r="AF122" s="67"/>
+      <c r="AG122" s="67"/>
+      <c r="AH122" s="67"/>
+      <c r="AI122" s="67"/>
+      <c r="AJ122" s="67"/>
+      <c r="AK122" s="67"/>
+      <c r="AL122" s="67"/>
+      <c r="AM122" s="67"/>
+      <c r="AN122" s="67"/>
+      <c r="AO122" s="67"/>
+      <c r="AP122" s="67"/>
+      <c r="AQ122" s="67"/>
+      <c r="AR122" s="67"/>
+      <c r="AS122" s="67"/>
+      <c r="AT122" s="67"/>
+      <c r="AU122" s="67"/>
+      <c r="AV122" s="67"/>
+      <c r="AW122" s="67"/>
+      <c r="AX122" s="67"/>
+      <c r="AY122" s="67"/>
+      <c r="AZ122" s="67"/>
+    </row>
+    <row r="123" spans="1:52" s="68" customFormat="1" ht="69.75" customHeight="1">
+      <c r="A123" s="136" t="s">
+        <v>132</v>
+      </c>
+      <c r="B123" s="137"/>
+      <c r="C123" s="137"/>
+      <c r="D123" s="137"/>
+      <c r="E123" s="137"/>
+      <c r="F123" s="137"/>
+      <c r="G123" s="138"/>
+      <c r="H123" s="67"/>
+      <c r="I123" s="67"/>
+      <c r="J123" s="67"/>
+      <c r="K123" s="67"/>
+      <c r="L123" s="67"/>
+      <c r="M123" s="67"/>
+      <c r="N123" s="67"/>
+      <c r="O123" s="67"/>
+      <c r="P123" s="67"/>
+      <c r="Q123" s="67"/>
+      <c r="R123" s="67"/>
+      <c r="S123" s="67"/>
+      <c r="T123" s="67"/>
+      <c r="U123" s="67"/>
+      <c r="V123" s="67"/>
+      <c r="W123" s="67"/>
+      <c r="X123" s="67"/>
+      <c r="Y123" s="67"/>
+      <c r="Z123" s="67"/>
+      <c r="AA123" s="67"/>
+      <c r="AB123" s="67"/>
+      <c r="AC123" s="67"/>
+      <c r="AD123" s="67"/>
+      <c r="AE123" s="67"/>
+      <c r="AF123" s="67"/>
+      <c r="AG123" s="67"/>
+      <c r="AH123" s="67"/>
+      <c r="AI123" s="67"/>
+      <c r="AJ123" s="67"/>
+      <c r="AK123" s="67"/>
+      <c r="AL123" s="67"/>
+      <c r="AM123" s="67"/>
+      <c r="AN123" s="67"/>
+      <c r="AO123" s="67"/>
+      <c r="AP123" s="67"/>
+      <c r="AQ123" s="67"/>
+      <c r="AR123" s="67"/>
+      <c r="AS123" s="67"/>
+      <c r="AT123" s="67"/>
+      <c r="AU123" s="67"/>
+      <c r="AV123" s="67"/>
+      <c r="AW123" s="67"/>
+      <c r="AX123" s="67"/>
+      <c r="AY123" s="67"/>
+      <c r="AZ123" s="67"/>
+    </row>
+    <row r="124" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A124" s="136" t="s">
+        <v>118</v>
+      </c>
+      <c r="B124" s="137"/>
+      <c r="C124" s="137"/>
+      <c r="D124" s="137"/>
+      <c r="E124" s="137"/>
+      <c r="F124" s="137"/>
+      <c r="G124" s="138"/>
+      <c r="H124" s="67"/>
+      <c r="I124" s="67"/>
+      <c r="J124" s="67"/>
+      <c r="K124" s="67"/>
+      <c r="L124" s="67"/>
+      <c r="M124" s="67"/>
+      <c r="N124" s="67"/>
+      <c r="O124" s="67"/>
+      <c r="P124" s="67"/>
+      <c r="Q124" s="67"/>
+      <c r="R124" s="67"/>
+      <c r="S124" s="67"/>
+      <c r="T124" s="67"/>
+      <c r="U124" s="67"/>
+      <c r="V124" s="67"/>
+      <c r="W124" s="67"/>
+      <c r="X124" s="67"/>
+      <c r="Y124" s="67"/>
+      <c r="Z124" s="67"/>
+      <c r="AA124" s="67"/>
+      <c r="AB124" s="67"/>
+      <c r="AC124" s="67"/>
+      <c r="AD124" s="67"/>
+      <c r="AE124" s="67"/>
+      <c r="AF124" s="67"/>
+      <c r="AG124" s="67"/>
+      <c r="AH124" s="67"/>
+      <c r="AI124" s="67"/>
+      <c r="AJ124" s="67"/>
+      <c r="AK124" s="67"/>
+      <c r="AL124" s="67"/>
+      <c r="AM124" s="67"/>
+      <c r="AN124" s="67"/>
+      <c r="AO124" s="67"/>
+      <c r="AP124" s="67"/>
+      <c r="AQ124" s="67"/>
+      <c r="AR124" s="67"/>
+      <c r="AS124" s="67"/>
+      <c r="AT124" s="67"/>
+      <c r="AU124" s="67"/>
+      <c r="AV124" s="67"/>
+      <c r="AW124" s="67"/>
+      <c r="AX124" s="67"/>
+      <c r="AY124" s="67"/>
+      <c r="AZ124" s="67"/>
+    </row>
+    <row r="125" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A125" s="136" t="s">
+        <v>119</v>
+      </c>
+      <c r="B125" s="137"/>
+      <c r="C125" s="137"/>
+      <c r="D125" s="137"/>
+      <c r="E125" s="137"/>
+      <c r="F125" s="137"/>
+      <c r="G125" s="138"/>
+      <c r="H125" s="67"/>
+      <c r="I125" s="67"/>
+      <c r="J125" s="67"/>
+      <c r="K125" s="67"/>
+      <c r="L125" s="67"/>
+      <c r="M125" s="67"/>
+      <c r="N125" s="67"/>
+      <c r="O125" s="67"/>
+      <c r="P125" s="67"/>
+      <c r="Q125" s="67"/>
+      <c r="R125" s="67"/>
+      <c r="S125" s="67"/>
+      <c r="T125" s="67"/>
+      <c r="U125" s="67"/>
+      <c r="V125" s="67"/>
+      <c r="W125" s="67"/>
+      <c r="X125" s="67"/>
+      <c r="Y125" s="67"/>
+      <c r="Z125" s="67"/>
+      <c r="AA125" s="67"/>
+      <c r="AB125" s="67"/>
+      <c r="AC125" s="67"/>
+      <c r="AD125" s="67"/>
+      <c r="AE125" s="67"/>
+      <c r="AF125" s="67"/>
+      <c r="AG125" s="67"/>
+      <c r="AH125" s="67"/>
+      <c r="AI125" s="67"/>
+      <c r="AJ125" s="67"/>
+      <c r="AK125" s="67"/>
+      <c r="AL125" s="67"/>
+      <c r="AM125" s="67"/>
+      <c r="AN125" s="67"/>
+      <c r="AO125" s="67"/>
+      <c r="AP125" s="67"/>
+      <c r="AQ125" s="67"/>
+      <c r="AR125" s="67"/>
+      <c r="AS125" s="67"/>
+      <c r="AT125" s="67"/>
+      <c r="AU125" s="67"/>
+      <c r="AV125" s="67"/>
+      <c r="AW125" s="67"/>
+      <c r="AX125" s="67"/>
+      <c r="AY125" s="67"/>
+      <c r="AZ125" s="67"/>
+    </row>
+    <row r="126" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A126" s="136" t="s">
+        <v>120</v>
+      </c>
+      <c r="B126" s="137"/>
+      <c r="C126" s="137"/>
+      <c r="D126" s="137"/>
+      <c r="E126" s="137"/>
+      <c r="F126" s="137"/>
+      <c r="G126" s="138"/>
+      <c r="H126" s="67"/>
+      <c r="I126" s="67"/>
+      <c r="J126" s="67"/>
+      <c r="K126" s="67"/>
+      <c r="L126" s="67"/>
+      <c r="M126" s="67"/>
+      <c r="N126" s="67"/>
+      <c r="O126" s="67"/>
+      <c r="P126" s="67"/>
+      <c r="Q126" s="67"/>
+      <c r="R126" s="67"/>
+      <c r="S126" s="67"/>
+      <c r="T126" s="67"/>
+      <c r="U126" s="67"/>
+      <c r="V126" s="67"/>
+      <c r="W126" s="67"/>
+      <c r="X126" s="67"/>
+      <c r="Y126" s="67"/>
+      <c r="Z126" s="67"/>
+      <c r="AA126" s="67"/>
+      <c r="AB126" s="67"/>
+      <c r="AC126" s="67"/>
+      <c r="AD126" s="67"/>
+      <c r="AE126" s="67"/>
+      <c r="AF126" s="67"/>
+      <c r="AG126" s="67"/>
+      <c r="AH126" s="67"/>
+      <c r="AI126" s="67"/>
+      <c r="AJ126" s="67"/>
+      <c r="AK126" s="67"/>
+      <c r="AL126" s="67"/>
+      <c r="AM126" s="67"/>
+      <c r="AN126" s="67"/>
+      <c r="AO126" s="67"/>
+      <c r="AP126" s="67"/>
+      <c r="AQ126" s="67"/>
+      <c r="AR126" s="67"/>
+      <c r="AS126" s="67"/>
+      <c r="AT126" s="67"/>
+      <c r="AU126" s="67"/>
+      <c r="AV126" s="67"/>
+      <c r="AW126" s="67"/>
+      <c r="AX126" s="67"/>
+      <c r="AY126" s="67"/>
+      <c r="AZ126" s="67"/>
+    </row>
+    <row r="127" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A127" s="136" t="s">
+        <v>121</v>
+      </c>
+      <c r="B127" s="137"/>
+      <c r="C127" s="137"/>
+      <c r="D127" s="137"/>
+      <c r="E127" s="137"/>
+      <c r="F127" s="137"/>
+      <c r="G127" s="138"/>
+      <c r="H127" s="67"/>
+      <c r="I127" s="67"/>
+      <c r="J127" s="67"/>
+      <c r="K127" s="67"/>
+      <c r="L127" s="67"/>
+      <c r="M127" s="67"/>
+      <c r="N127" s="67"/>
+      <c r="O127" s="67"/>
+      <c r="P127" s="67"/>
+      <c r="Q127" s="67"/>
+      <c r="R127" s="67"/>
+      <c r="S127" s="67"/>
+      <c r="T127" s="67"/>
+      <c r="U127" s="67"/>
+      <c r="V127" s="67"/>
+      <c r="W127" s="67"/>
+      <c r="X127" s="67"/>
+      <c r="Y127" s="67"/>
+      <c r="Z127" s="67"/>
+      <c r="AA127" s="67"/>
+      <c r="AB127" s="67"/>
+      <c r="AC127" s="67"/>
+      <c r="AD127" s="67"/>
+      <c r="AE127" s="67"/>
+      <c r="AF127" s="67"/>
+      <c r="AG127" s="67"/>
+      <c r="AH127" s="67"/>
+      <c r="AI127" s="67"/>
+      <c r="AJ127" s="67"/>
+      <c r="AK127" s="67"/>
+      <c r="AL127" s="67"/>
+      <c r="AM127" s="67"/>
+      <c r="AN127" s="67"/>
+      <c r="AO127" s="67"/>
+      <c r="AP127" s="67"/>
+      <c r="AQ127" s="67"/>
+      <c r="AR127" s="67"/>
+      <c r="AS127" s="67"/>
+      <c r="AT127" s="67"/>
+      <c r="AU127" s="67"/>
+      <c r="AV127" s="67"/>
+      <c r="AW127" s="67"/>
+      <c r="AX127" s="67"/>
+      <c r="AY127" s="67"/>
+      <c r="AZ127" s="67"/>
+    </row>
+    <row r="128" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A128" s="136" t="s">
+        <v>131</v>
+      </c>
+      <c r="B128" s="137"/>
+      <c r="C128" s="137"/>
+      <c r="D128" s="137"/>
+      <c r="E128" s="137"/>
+      <c r="F128" s="137"/>
+      <c r="G128" s="138"/>
+      <c r="H128" s="67"/>
+      <c r="I128" s="67"/>
+      <c r="J128" s="67"/>
+      <c r="K128" s="67"/>
+      <c r="L128" s="67"/>
+      <c r="M128" s="67"/>
+      <c r="N128" s="67"/>
+      <c r="O128" s="67"/>
+      <c r="P128" s="67"/>
+      <c r="Q128" s="67"/>
+      <c r="R128" s="67"/>
+      <c r="S128" s="67"/>
+      <c r="T128" s="67"/>
+      <c r="U128" s="67"/>
+      <c r="V128" s="67"/>
+      <c r="W128" s="67"/>
+      <c r="X128" s="67"/>
+      <c r="Y128" s="67"/>
+      <c r="Z128" s="67"/>
+      <c r="AA128" s="67"/>
+      <c r="AB128" s="67"/>
+      <c r="AC128" s="67"/>
+      <c r="AD128" s="67"/>
+      <c r="AE128" s="67"/>
+      <c r="AF128" s="67"/>
+      <c r="AG128" s="67"/>
+      <c r="AH128" s="67"/>
+      <c r="AI128" s="67"/>
+      <c r="AJ128" s="67"/>
+      <c r="AK128" s="67"/>
+      <c r="AL128" s="67"/>
+      <c r="AM128" s="67"/>
+      <c r="AN128" s="67"/>
+      <c r="AO128" s="67"/>
+      <c r="AP128" s="67"/>
+      <c r="AQ128" s="67"/>
+      <c r="AR128" s="67"/>
+      <c r="AS128" s="67"/>
+      <c r="AT128" s="67"/>
+      <c r="AU128" s="67"/>
+      <c r="AV128" s="67"/>
+      <c r="AW128" s="67"/>
+      <c r="AX128" s="67"/>
+      <c r="AY128" s="67"/>
+      <c r="AZ128" s="67"/>
+    </row>
+    <row r="129" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A129" s="136" t="s">
+        <v>122</v>
+      </c>
+      <c r="B129" s="137"/>
+      <c r="C129" s="137"/>
+      <c r="D129" s="137"/>
+      <c r="E129" s="137"/>
+      <c r="F129" s="137"/>
+      <c r="G129" s="138"/>
+      <c r="H129" s="67"/>
+      <c r="I129" s="67"/>
+      <c r="J129" s="67"/>
+      <c r="K129" s="67"/>
+      <c r="L129" s="67"/>
+      <c r="M129" s="67"/>
+      <c r="N129" s="67"/>
+      <c r="O129" s="67"/>
+      <c r="P129" s="67"/>
+      <c r="Q129" s="67"/>
+      <c r="R129" s="67"/>
+      <c r="S129" s="67"/>
+      <c r="T129" s="67"/>
+      <c r="U129" s="67"/>
+      <c r="V129" s="67"/>
+      <c r="W129" s="67"/>
+      <c r="X129" s="67"/>
+      <c r="Y129" s="67"/>
+      <c r="Z129" s="67"/>
+      <c r="AA129" s="67"/>
+      <c r="AB129" s="67"/>
+      <c r="AC129" s="67"/>
+      <c r="AD129" s="67"/>
+      <c r="AE129" s="67"/>
+      <c r="AF129" s="67"/>
+      <c r="AG129" s="67"/>
+      <c r="AH129" s="67"/>
+      <c r="AI129" s="67"/>
+      <c r="AJ129" s="67"/>
+      <c r="AK129" s="67"/>
+      <c r="AL129" s="67"/>
+      <c r="AM129" s="67"/>
+      <c r="AN129" s="67"/>
+      <c r="AO129" s="67"/>
+      <c r="AP129" s="67"/>
+      <c r="AQ129" s="67"/>
+      <c r="AR129" s="67"/>
+      <c r="AS129" s="67"/>
+      <c r="AT129" s="67"/>
+      <c r="AU129" s="67"/>
+      <c r="AV129" s="67"/>
+      <c r="AW129" s="67"/>
+      <c r="AX129" s="67"/>
+      <c r="AY129" s="67"/>
+      <c r="AZ129" s="67"/>
+    </row>
+    <row r="130" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A130" s="136" t="s">
+        <v>123</v>
+      </c>
+      <c r="B130" s="137"/>
+      <c r="C130" s="137"/>
+      <c r="D130" s="137"/>
+      <c r="E130" s="137"/>
+      <c r="F130" s="137"/>
+      <c r="G130" s="138"/>
+      <c r="H130" s="67"/>
+      <c r="I130" s="67"/>
+      <c r="J130" s="67"/>
+      <c r="K130" s="67"/>
+      <c r="L130" s="67"/>
+      <c r="M130" s="67"/>
+      <c r="N130" s="67"/>
+      <c r="O130" s="67"/>
+      <c r="P130" s="67"/>
+      <c r="Q130" s="67"/>
+      <c r="R130" s="67"/>
+      <c r="S130" s="67"/>
+      <c r="T130" s="67"/>
+      <c r="U130" s="67"/>
+      <c r="V130" s="67"/>
+      <c r="W130" s="67"/>
+      <c r="X130" s="67"/>
+      <c r="Y130" s="67"/>
+      <c r="Z130" s="67"/>
+      <c r="AA130" s="67"/>
+      <c r="AB130" s="67"/>
+      <c r="AC130" s="67"/>
+      <c r="AD130" s="67"/>
+      <c r="AE130" s="67"/>
+      <c r="AF130" s="67"/>
+      <c r="AG130" s="67"/>
+      <c r="AH130" s="67"/>
+      <c r="AI130" s="67"/>
+      <c r="AJ130" s="67"/>
+      <c r="AK130" s="67"/>
+      <c r="AL130" s="67"/>
+      <c r="AM130" s="67"/>
+      <c r="AN130" s="67"/>
+      <c r="AO130" s="67"/>
+      <c r="AP130" s="67"/>
+      <c r="AQ130" s="67"/>
+      <c r="AR130" s="67"/>
+      <c r="AS130" s="67"/>
+      <c r="AT130" s="67"/>
+      <c r="AU130" s="67"/>
+      <c r="AV130" s="67"/>
+      <c r="AW130" s="67"/>
+      <c r="AX130" s="67"/>
+      <c r="AY130" s="67"/>
+      <c r="AZ130" s="67"/>
+    </row>
+    <row r="131" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A131" s="136" t="s">
+        <v>124</v>
+      </c>
+      <c r="B131" s="137"/>
+      <c r="C131" s="137"/>
+      <c r="D131" s="137"/>
+      <c r="E131" s="137"/>
+      <c r="F131" s="137"/>
+      <c r="G131" s="138"/>
+      <c r="H131" s="67"/>
+      <c r="I131" s="67"/>
+      <c r="J131" s="67"/>
+      <c r="K131" s="67"/>
+      <c r="L131" s="67"/>
+      <c r="M131" s="67"/>
+      <c r="N131" s="67"/>
+      <c r="O131" s="67"/>
+      <c r="P131" s="67"/>
+      <c r="Q131" s="67"/>
+      <c r="R131" s="67"/>
+      <c r="S131" s="67"/>
+      <c r="T131" s="67"/>
+      <c r="U131" s="67"/>
+      <c r="V131" s="67"/>
+      <c r="W131" s="67"/>
+      <c r="X131" s="67"/>
+      <c r="Y131" s="67"/>
+      <c r="Z131" s="67"/>
+      <c r="AA131" s="67"/>
+      <c r="AB131" s="67"/>
+      <c r="AC131" s="67"/>
+      <c r="AD131" s="67"/>
+      <c r="AE131" s="67"/>
+      <c r="AF131" s="67"/>
+      <c r="AG131" s="67"/>
+      <c r="AH131" s="67"/>
+      <c r="AI131" s="67"/>
+      <c r="AJ131" s="67"/>
+      <c r="AK131" s="67"/>
+      <c r="AL131" s="67"/>
+      <c r="AM131" s="67"/>
+      <c r="AN131" s="67"/>
+      <c r="AO131" s="67"/>
+      <c r="AP131" s="67"/>
+      <c r="AQ131" s="67"/>
+      <c r="AR131" s="67"/>
+      <c r="AS131" s="67"/>
+      <c r="AT131" s="67"/>
+      <c r="AU131" s="67"/>
+      <c r="AV131" s="67"/>
+      <c r="AW131" s="67"/>
+      <c r="AX131" s="67"/>
+      <c r="AY131" s="67"/>
+      <c r="AZ131" s="67"/>
+    </row>
+    <row r="132" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A132" s="136" t="s">
+        <v>125</v>
+      </c>
+      <c r="B132" s="137"/>
+      <c r="C132" s="137"/>
+      <c r="D132" s="137"/>
+      <c r="E132" s="137"/>
+      <c r="F132" s="137"/>
+      <c r="G132" s="138"/>
+      <c r="H132" s="67"/>
+      <c r="I132" s="67"/>
+      <c r="J132" s="67"/>
+      <c r="K132" s="67"/>
+      <c r="L132" s="67"/>
+      <c r="M132" s="67"/>
+      <c r="N132" s="67"/>
+      <c r="O132" s="67"/>
+      <c r="P132" s="67"/>
+      <c r="Q132" s="67"/>
+      <c r="R132" s="67"/>
+      <c r="S132" s="67"/>
+      <c r="T132" s="67"/>
+      <c r="U132" s="67"/>
+      <c r="V132" s="67"/>
+      <c r="W132" s="67"/>
+      <c r="X132" s="67"/>
+      <c r="Y132" s="67"/>
+      <c r="Z132" s="67"/>
+      <c r="AA132" s="67"/>
+      <c r="AB132" s="67"/>
+      <c r="AC132" s="67"/>
+      <c r="AD132" s="67"/>
+      <c r="AE132" s="67"/>
+      <c r="AF132" s="67"/>
+      <c r="AG132" s="67"/>
+      <c r="AH132" s="67"/>
+      <c r="AI132" s="67"/>
+      <c r="AJ132" s="67"/>
+      <c r="AK132" s="67"/>
+      <c r="AL132" s="67"/>
+      <c r="AM132" s="67"/>
+      <c r="AN132" s="67"/>
+      <c r="AO132" s="67"/>
+      <c r="AP132" s="67"/>
+      <c r="AQ132" s="67"/>
+      <c r="AR132" s="67"/>
+      <c r="AS132" s="67"/>
+      <c r="AT132" s="67"/>
+      <c r="AU132" s="67"/>
+      <c r="AV132" s="67"/>
+      <c r="AW132" s="67"/>
+      <c r="AX132" s="67"/>
+      <c r="AY132" s="67"/>
+      <c r="AZ132" s="67"/>
+    </row>
+    <row r="133" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A133" s="136" t="s">
+        <v>126</v>
+      </c>
+      <c r="B133" s="137"/>
+      <c r="C133" s="137"/>
+      <c r="D133" s="137"/>
+      <c r="E133" s="137"/>
+      <c r="F133" s="137"/>
+      <c r="G133" s="138"/>
+      <c r="H133" s="67"/>
+      <c r="I133" s="67"/>
+      <c r="J133" s="67"/>
+      <c r="K133" s="67"/>
+      <c r="L133" s="67"/>
+      <c r="M133" s="67"/>
+      <c r="N133" s="67"/>
+      <c r="O133" s="67"/>
+      <c r="P133" s="67"/>
+      <c r="Q133" s="67"/>
+      <c r="R133" s="67"/>
+      <c r="S133" s="67"/>
+      <c r="T133" s="67"/>
+      <c r="U133" s="67"/>
+      <c r="V133" s="67"/>
+      <c r="W133" s="67"/>
+      <c r="X133" s="67"/>
+      <c r="Y133" s="67"/>
+      <c r="Z133" s="67"/>
+      <c r="AA133" s="67"/>
+      <c r="AB133" s="67"/>
+      <c r="AC133" s="67"/>
+      <c r="AD133" s="67"/>
+      <c r="AE133" s="67"/>
+      <c r="AF133" s="67"/>
+      <c r="AG133" s="67"/>
+      <c r="AH133" s="67"/>
+      <c r="AI133" s="67"/>
+      <c r="AJ133" s="67"/>
+      <c r="AK133" s="67"/>
+      <c r="AL133" s="67"/>
+      <c r="AM133" s="67"/>
+      <c r="AN133" s="67"/>
+      <c r="AO133" s="67"/>
+      <c r="AP133" s="67"/>
+      <c r="AQ133" s="67"/>
+      <c r="AR133" s="67"/>
+      <c r="AS133" s="67"/>
+      <c r="AT133" s="67"/>
+      <c r="AU133" s="67"/>
+      <c r="AV133" s="67"/>
+      <c r="AW133" s="67"/>
+      <c r="AX133" s="67"/>
+      <c r="AY133" s="67"/>
+      <c r="AZ133" s="67"/>
+    </row>
+    <row r="134" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A134" s="136" t="s">
+        <v>127</v>
+      </c>
+      <c r="B134" s="139"/>
+      <c r="C134" s="139"/>
+      <c r="D134" s="139"/>
+      <c r="E134" s="139"/>
+      <c r="F134" s="139"/>
+      <c r="G134" s="140"/>
+      <c r="H134" s="67"/>
+      <c r="I134" s="67"/>
+      <c r="J134" s="67"/>
+      <c r="K134" s="67"/>
+      <c r="L134" s="67"/>
+      <c r="M134" s="67"/>
+      <c r="N134" s="67"/>
+      <c r="O134" s="67"/>
+      <c r="P134" s="67"/>
+      <c r="Q134" s="67"/>
+      <c r="R134" s="67"/>
+      <c r="S134" s="67"/>
+      <c r="T134" s="67"/>
+      <c r="U134" s="67"/>
+      <c r="V134" s="67"/>
+      <c r="W134" s="67"/>
+      <c r="X134" s="67"/>
+      <c r="Y134" s="67"/>
+      <c r="Z134" s="67"/>
+      <c r="AA134" s="67"/>
+      <c r="AB134" s="67"/>
+      <c r="AC134" s="67"/>
+      <c r="AD134" s="67"/>
+      <c r="AE134" s="67"/>
+      <c r="AF134" s="67"/>
+      <c r="AG134" s="67"/>
+      <c r="AH134" s="67"/>
+      <c r="AI134" s="67"/>
+      <c r="AJ134" s="67"/>
+      <c r="AK134" s="67"/>
+      <c r="AL134" s="67"/>
+      <c r="AM134" s="67"/>
+      <c r="AN134" s="67"/>
+      <c r="AO134" s="67"/>
+      <c r="AP134" s="67"/>
+      <c r="AQ134" s="67"/>
+      <c r="AR134" s="67"/>
+      <c r="AS134" s="67"/>
+      <c r="AT134" s="67"/>
+      <c r="AU134" s="67"/>
+      <c r="AV134" s="67"/>
+      <c r="AW134" s="67"/>
+      <c r="AX134" s="67"/>
+      <c r="AY134" s="67"/>
+      <c r="AZ134" s="67"/>
+    </row>
+    <row r="135" spans="1:52" s="68" customFormat="1" ht="43.5" customHeight="1">
+      <c r="A135" s="141" t="s">
+        <v>128</v>
+      </c>
+      <c r="B135" s="142"/>
+      <c r="C135" s="142"/>
+      <c r="D135" s="142"/>
+      <c r="E135" s="142"/>
+      <c r="F135" s="142"/>
+      <c r="G135" s="143"/>
+      <c r="H135" s="67"/>
+      <c r="I135" s="67"/>
+      <c r="J135" s="67"/>
+      <c r="K135" s="67"/>
+      <c r="L135" s="67"/>
+      <c r="M135" s="67"/>
+      <c r="N135" s="67"/>
+      <c r="O135" s="67"/>
+      <c r="P135" s="67"/>
+      <c r="Q135" s="67"/>
+      <c r="R135" s="67"/>
+      <c r="S135" s="67"/>
+      <c r="T135" s="67"/>
+      <c r="U135" s="67"/>
+      <c r="V135" s="67"/>
+      <c r="W135" s="67"/>
+      <c r="X135" s="67"/>
+      <c r="Y135" s="67"/>
+      <c r="Z135" s="67"/>
+      <c r="AA135" s="67"/>
+      <c r="AB135" s="67"/>
+      <c r="AC135" s="67"/>
+      <c r="AD135" s="67"/>
+      <c r="AE135" s="67"/>
+      <c r="AF135" s="67"/>
+      <c r="AG135" s="67"/>
+      <c r="AH135" s="67"/>
+      <c r="AI135" s="67"/>
+      <c r="AJ135" s="67"/>
+      <c r="AK135" s="67"/>
+      <c r="AL135" s="67"/>
+      <c r="AM135" s="67"/>
+      <c r="AN135" s="67"/>
+      <c r="AO135" s="67"/>
+      <c r="AP135" s="67"/>
+      <c r="AQ135" s="67"/>
+      <c r="AR135" s="67"/>
+      <c r="AS135" s="67"/>
+      <c r="AT135" s="67"/>
+      <c r="AU135" s="67"/>
+      <c r="AV135" s="67"/>
+      <c r="AW135" s="67"/>
+      <c r="AX135" s="67"/>
+      <c r="AY135" s="67"/>
+      <c r="AZ135" s="67"/>
+    </row>
+    <row r="136" spans="1:52">
+      <c r="A136" s="64"/>
+      <c r="B136" s="64"/>
+      <c r="C136" s="64"/>
+      <c r="D136" s="64"/>
+      <c r="E136" s="161"/>
+      <c r="F136" s="161"/>
     </row>
   </sheetData>
-  <mergeCells count="23">
-[...7 lines deleted...]
-    <mergeCell ref="A150:G150"/>
+  <mergeCells count="46">
+    <mergeCell ref="A134:G134"/>
+    <mergeCell ref="A135:G135"/>
+    <mergeCell ref="A128:G128"/>
+    <mergeCell ref="A129:G129"/>
+    <mergeCell ref="A130:G130"/>
+    <mergeCell ref="A131:G131"/>
+    <mergeCell ref="A132:G132"/>
+    <mergeCell ref="A133:G133"/>
+    <mergeCell ref="A127:G127"/>
+    <mergeCell ref="A110:G110"/>
+    <mergeCell ref="A113:G113"/>
+    <mergeCell ref="A114:G114"/>
+    <mergeCell ref="A117:G117"/>
+    <mergeCell ref="A120:G120"/>
+    <mergeCell ref="A121:G121"/>
+    <mergeCell ref="A122:G122"/>
+    <mergeCell ref="A123:G123"/>
+    <mergeCell ref="A124:G124"/>
+    <mergeCell ref="A125:G125"/>
+    <mergeCell ref="A126:G126"/>
+    <mergeCell ref="A106:G106"/>
+    <mergeCell ref="A61:G61"/>
+    <mergeCell ref="A66:G66"/>
+    <mergeCell ref="A67:G67"/>
+    <mergeCell ref="A72:G72"/>
+    <mergeCell ref="A77:G77"/>
+    <mergeCell ref="A82:G82"/>
+    <mergeCell ref="A87:G87"/>
+    <mergeCell ref="A90:G90"/>
+    <mergeCell ref="A97:G97"/>
+    <mergeCell ref="A101:G101"/>
+    <mergeCell ref="A102:G102"/>
+    <mergeCell ref="A91:G91"/>
+    <mergeCell ref="A94:G94"/>
+    <mergeCell ref="A56:G56"/>
     <mergeCell ref="A1:G1"/>
-    <mergeCell ref="A157:G157"/>
-[...12 lines deleted...]
-    <mergeCell ref="A138:G138"/>
+    <mergeCell ref="A5:G5"/>
+    <mergeCell ref="A6:G6"/>
+    <mergeCell ref="A20:G20"/>
+    <mergeCell ref="A21:G21"/>
+    <mergeCell ref="A28:G28"/>
+    <mergeCell ref="A35:G35"/>
+    <mergeCell ref="A41:G41"/>
+    <mergeCell ref="A47:G47"/>
+    <mergeCell ref="A49:G49"/>
+    <mergeCell ref="A55:G55"/>
   </mergeCells>
-  <hyperlinks>
-[...3 lines deleted...]
-  </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <pageSetup paperSize="137" orientation="portrait" horizontalDpi="1200" verticalDpi="1200" r:id="rId4"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Full KPIs</vt:lpstr>
       <vt:lpstr>Asset-Level</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
-  <Company>Workiva</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
-[...3 lines deleted...]
-  <dc:description/>
+  <dc:creator>Rachel Tran</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>